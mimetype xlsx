--- v0 (2026-03-13)
+++ v1 (2026-04-05)
@@ -18,51 +18,51 @@
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Men" sheetId="1" r:id="rId4"/>
     <sheet name="Juniors male" sheetId="2" r:id="rId5"/>
     <sheet name="Youth male II" sheetId="3" r:id="rId6"/>
     <sheet name="Youth male I" sheetId="4" r:id="rId7"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1272">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1259">
   <si>
     <t>Pos</t>
   </si>
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Nachname</t>
   </si>
   <si>
     <t>Vorname</t>
   </si>
   <si>
     <t>Jahrgang</t>
   </si>
   <si>
     <t>L</t>
   </si>
   <si>
     <t>S</t>
   </si>
   <si>
     <t>T</t>
   </si>
   <si>
@@ -935,2772 +935,2733 @@
   <si>
     <t>21:09.3</t>
   </si>
   <si>
     <t>10:25.8</t>
   </si>
   <si>
     <t>00:48.2</t>
   </si>
   <si>
     <t>08:38.0</t>
   </si>
   <si>
     <t>29:38.1</t>
   </si>
   <si>
     <t>08:28.8</t>
   </si>
   <si>
     <t>01:48.5</t>
   </si>
   <si>
     <t>25:26.9</t>
   </si>
   <si>
-    <t>TUVI</t>
-[...5 lines deleted...]
-    <t>10:20.0</t>
+    <t>NIEDERHAUSER</t>
+  </si>
+  <si>
+    <t>Bjoern</t>
+  </si>
+  <si>
+    <t>00:58.4</t>
+  </si>
+  <si>
+    <t>08:24.7</t>
+  </si>
+  <si>
+    <t>00:06.6</t>
+  </si>
+  <si>
+    <t>19:22.1</t>
+  </si>
+  <si>
+    <t>09:52.4</t>
+  </si>
+  <si>
+    <t>08:29.1</t>
+  </si>
+  <si>
+    <t>00:31.4</t>
+  </si>
+  <si>
+    <t>27:51.9</t>
+  </si>
+  <si>
+    <t>08:29.8</t>
+  </si>
+  <si>
+    <t>01:50.3</t>
+  </si>
+  <si>
+    <t>25:23.6</t>
+  </si>
+  <si>
+    <t>SCHMUTZ</t>
+  </si>
+  <si>
+    <t>10:05.1</t>
+  </si>
+  <si>
+    <t>01:09.8</t>
+  </si>
+  <si>
+    <t>07:59.0</t>
+  </si>
+  <si>
+    <t>00:56.3</t>
+  </si>
+  <si>
+    <t>19:58.5</t>
+  </si>
+  <si>
+    <t>09:53.4</t>
+  </si>
+  <si>
+    <t>00:55.4</t>
+  </si>
+  <si>
+    <t>08:23.4</t>
+  </si>
+  <si>
+    <t>00:34.6</t>
+  </si>
+  <si>
+    <t>28:03.0</t>
+  </si>
+  <si>
+    <t>08:04.5</t>
+  </si>
+  <si>
+    <t>02:05.2</t>
+  </si>
+  <si>
+    <t>24:26.9</t>
+  </si>
+  <si>
+    <t>ZURNIEDEN</t>
+  </si>
+  <si>
+    <t>Finn</t>
+  </si>
+  <si>
+    <t>09:26.8</t>
+  </si>
+  <si>
+    <t>00:58.1</t>
+  </si>
+  <si>
+    <t>07:58.1</t>
+  </si>
+  <si>
+    <t>00:30.6</t>
+  </si>
+  <si>
+    <t>19:34.5</t>
+  </si>
+  <si>
+    <t>10:07.7</t>
+  </si>
+  <si>
+    <t>00:52.1</t>
+  </si>
+  <si>
+    <t>08:16.2</t>
+  </si>
+  <si>
+    <t>00:59.4</t>
+  </si>
+  <si>
+    <t>28:08.5</t>
+  </si>
+  <si>
+    <t>08:34.0</t>
+  </si>
+  <si>
+    <t>01:50.2</t>
+  </si>
+  <si>
+    <t>24:48.3</t>
+  </si>
+  <si>
+    <t>ANKER</t>
+  </si>
+  <si>
+    <t>Matteo</t>
+  </si>
+  <si>
+    <t>09:31.3</t>
+  </si>
+  <si>
+    <t>00:58.7</t>
+  </si>
+  <si>
+    <t>00:33.2</t>
+  </si>
+  <si>
+    <t>20:15.3</t>
+  </si>
+  <si>
+    <t>10:44.0</t>
+  </si>
+  <si>
+    <t>00:57.3</t>
+  </si>
+  <si>
+    <t>08:04.0</t>
+  </si>
+  <si>
+    <t>01:42.7</t>
+  </si>
+  <si>
+    <t>28:31.9</t>
+  </si>
+  <si>
+    <t>08:16.6</t>
+  </si>
+  <si>
+    <t>01:56.0</t>
+  </si>
+  <si>
+    <t>24:20.0</t>
+  </si>
+  <si>
+    <t>VOGEL</t>
+  </si>
+  <si>
+    <t>Vince</t>
+  </si>
+  <si>
+    <t>10:14.7</t>
+  </si>
+  <si>
+    <t>00:57.7</t>
+  </si>
+  <si>
+    <t>08:44.1</t>
+  </si>
+  <si>
+    <t>00:32.9</t>
+  </si>
+  <si>
+    <t>20:28.6</t>
+  </si>
+  <si>
+    <t>10:13.9</t>
+  </si>
+  <si>
+    <t>08:44.8</t>
+  </si>
+  <si>
+    <t>00:33.5</t>
+  </si>
+  <si>
+    <t>29:11.8</t>
+  </si>
+  <si>
+    <t>08:43.2</t>
+  </si>
+  <si>
+    <t>01:53.3</t>
+  </si>
+  <si>
+    <t>26:12.1</t>
+  </si>
+  <si>
+    <t>STOCKER</t>
+  </si>
+  <si>
+    <t>Peter</t>
+  </si>
+  <si>
+    <t>10:12.5</t>
+  </si>
+  <si>
+    <t>01:00.2</t>
+  </si>
+  <si>
+    <t>08:15.4</t>
+  </si>
+  <si>
+    <t>00:56.9</t>
+  </si>
+  <si>
+    <t>20:24.2</t>
+  </si>
+  <si>
+    <t>10:11.7</t>
+  </si>
+  <si>
+    <t>08:22.7</t>
+  </si>
+  <si>
+    <t>29:13.5</t>
+  </si>
+  <si>
+    <t>08:49.3</t>
+  </si>
+  <si>
+    <t>01:50.8</t>
+  </si>
+  <si>
+    <t>25:27.4</t>
+  </si>
+  <si>
+    <t>Stoll</t>
+  </si>
+  <si>
+    <t>Laurin</t>
+  </si>
+  <si>
+    <t>10:38.0</t>
+  </si>
+  <si>
+    <t>01:07.1</t>
+  </si>
+  <si>
+    <t>08:29.7</t>
+  </si>
+  <si>
+    <t>01:01.2</t>
+  </si>
+  <si>
+    <t>20:22.7</t>
+  </si>
+  <si>
+    <t>09:44.7</t>
+  </si>
+  <si>
+    <t>00:59.8</t>
+  </si>
+  <si>
+    <t>08:37.7</t>
+  </si>
+  <si>
+    <t>00:07.2</t>
+  </si>
+  <si>
+    <t>29:16.1</t>
+  </si>
+  <si>
+    <t>08:53.4</t>
+  </si>
+  <si>
+    <t>02:06.9</t>
+  </si>
+  <si>
+    <t>26:00.8</t>
+  </si>
+  <si>
+    <t>URAIN</t>
+  </si>
+  <si>
+    <t>10:00.9</t>
+  </si>
+  <si>
+    <t>00:57.9</t>
+  </si>
+  <si>
+    <t>08:08.2</t>
+  </si>
+  <si>
+    <t>00:54.8</t>
+  </si>
+  <si>
+    <t>21:42.8</t>
+  </si>
+  <si>
+    <t>11:41.9</t>
+  </si>
+  <si>
+    <t>08:36.1</t>
+  </si>
+  <si>
+    <t>02:04.8</t>
+  </si>
+  <si>
+    <t>30:43.5</t>
+  </si>
+  <si>
+    <t>09:00.7</t>
+  </si>
+  <si>
+    <t>01:58.9</t>
+  </si>
+  <si>
+    <t>25:45.0</t>
+  </si>
+  <si>
+    <t>FOHR</t>
+  </si>
+  <si>
+    <t>11:22.9</t>
+  </si>
+  <si>
+    <t>01:07.0</t>
+  </si>
+  <si>
+    <t>01:58.3</t>
+  </si>
+  <si>
+    <t>22:03.5</t>
+  </si>
+  <si>
+    <t>10:40.6</t>
+  </si>
+  <si>
+    <t>08:44.5</t>
+  </si>
+  <si>
+    <t>01:05.7</t>
+  </si>
+  <si>
+    <t>31:00.6</t>
+  </si>
+  <si>
+    <t>08:57.1</t>
+  </si>
+  <si>
+    <t>01:57.4</t>
+  </si>
+  <si>
+    <t>25:59.2</t>
+  </si>
+  <si>
+    <t>Hammer</t>
+  </si>
+  <si>
+    <t>11:03.0</t>
+  </si>
+  <si>
+    <t>08:35.6</t>
+  </si>
+  <si>
+    <t>01:29.2</t>
+  </si>
+  <si>
+    <t>22:10.7</t>
+  </si>
+  <si>
+    <t>11:07.7</t>
+  </si>
+  <si>
+    <t>09:10.1</t>
+  </si>
+  <si>
+    <t>01:03.1</t>
+  </si>
+  <si>
+    <t>31:23.6</t>
+  </si>
+  <si>
+    <t>01:52.7</t>
+  </si>
+  <si>
+    <t>26:58.6</t>
+  </si>
+  <si>
+    <t>BIRCHLER</t>
+  </si>
+  <si>
+    <t>Kilian</t>
+  </si>
+  <si>
+    <t>12:25.2</t>
+  </si>
+  <si>
+    <t>01:12.2</t>
+  </si>
+  <si>
+    <t>09:10.0</t>
+  </si>
+  <si>
+    <t>02:03.0</t>
+  </si>
+  <si>
+    <t>24:32.8</t>
+  </si>
+  <si>
+    <t>12:07.6</t>
+  </si>
+  <si>
+    <t>01:02.1</t>
+  </si>
+  <si>
+    <t>09:59.8</t>
+  </si>
+  <si>
+    <t>34:57.5</t>
+  </si>
+  <si>
+    <t>10:24.7</t>
+  </si>
+  <si>
+    <t>02:14.3</t>
+  </si>
+  <si>
+    <t>29:34.5</t>
+  </si>
+  <si>
+    <t>PFAFFINGER</t>
+  </si>
+  <si>
+    <t>07:21.4</t>
+  </si>
+  <si>
+    <t>01:00.9</t>
+  </si>
+  <si>
+    <t>06:14.4</t>
+  </si>
+  <si>
+    <t>00:06.1</t>
+  </si>
+  <si>
+    <t>14:45.9</t>
+  </si>
+  <si>
+    <t>07:24.5</t>
+  </si>
+  <si>
+    <t>00:57.2</t>
+  </si>
+  <si>
+    <t>06:20.9</t>
+  </si>
+  <si>
+    <t>21:16.7</t>
+  </si>
+  <si>
+    <t>06:30.8</t>
+  </si>
+  <si>
+    <t>01:58.1</t>
+  </si>
+  <si>
+    <t>19:06.1</t>
+  </si>
+  <si>
+    <t>BASELGIA</t>
+  </si>
+  <si>
+    <t>Pablo</t>
+  </si>
+  <si>
+    <t>07:28.8</t>
+  </si>
+  <si>
+    <t>01:05.8</t>
+  </si>
+  <si>
+    <t>06:16.6</t>
+  </si>
+  <si>
+    <t>15:14.0</t>
+  </si>
+  <si>
+    <t>07:45.2</t>
+  </si>
+  <si>
+    <t>00:57.5</t>
+  </si>
+  <si>
+    <t>06:18.1</t>
+  </si>
+  <si>
+    <t>00:29.6</t>
+  </si>
+  <si>
+    <t>21:27.2</t>
+  </si>
+  <si>
+    <t>06:13.2</t>
+  </si>
+  <si>
+    <t>02:03.3</t>
+  </si>
+  <si>
+    <t>18:47.9</t>
+  </si>
+  <si>
+    <t>HECHENBERGER</t>
+  </si>
+  <si>
+    <t>Simon</t>
+  </si>
+  <si>
+    <t>07:39.8</t>
+  </si>
+  <si>
+    <t>00:55.1</t>
+  </si>
+  <si>
+    <t>06:11.3</t>
+  </si>
+  <si>
+    <t>15:24.6</t>
+  </si>
+  <si>
+    <t>07:44.8</t>
+  </si>
+  <si>
+    <t>00:50.1</t>
+  </si>
+  <si>
+    <t>06:23.4</t>
+  </si>
+  <si>
+    <t>00:31.3</t>
+  </si>
+  <si>
+    <t>21:41.6</t>
+  </si>
+  <si>
+    <t>06:17.0</t>
+  </si>
+  <si>
+    <t>01:45.2</t>
+  </si>
+  <si>
+    <t>18:51.7</t>
+  </si>
+  <si>
+    <t>EDER</t>
+  </si>
+  <si>
+    <t>Samuel</t>
+  </si>
+  <si>
+    <t>07:49.9</t>
+  </si>
+  <si>
+    <t>01:02.2</t>
+  </si>
+  <si>
+    <t>06:15.6</t>
+  </si>
+  <si>
+    <t>15:35.1</t>
+  </si>
+  <si>
+    <t>00:51.8</t>
+  </si>
+  <si>
+    <t>06:21.2</t>
+  </si>
+  <si>
+    <t>00:32.2</t>
+  </si>
+  <si>
+    <t>06:07.7</t>
+  </si>
+  <si>
+    <t>18:44.5</t>
+  </si>
+  <si>
+    <t>GRASBERGER</t>
+  </si>
+  <si>
+    <t>07:50.5</t>
+  </si>
+  <si>
+    <t>00:56.2</t>
+  </si>
+  <si>
+    <t>06:21.0</t>
+  </si>
+  <si>
+    <t>00:33.3</t>
+  </si>
+  <si>
+    <t>15:47.4</t>
+  </si>
+  <si>
+    <t>07:56.9</t>
+  </si>
+  <si>
+    <t>06:32.6</t>
+  </si>
+  <si>
+    <t>00:33.9</t>
+  </si>
+  <si>
+    <t>22:10.1</t>
+  </si>
+  <si>
+    <t>06:22.7</t>
+  </si>
+  <si>
+    <t>01:46.6</t>
+  </si>
+  <si>
+    <t>19:16.3</t>
+  </si>
+  <si>
+    <t>KUEMMEL</t>
+  </si>
+  <si>
+    <t>Simeon</t>
+  </si>
+  <si>
+    <t>08:02.8</t>
+  </si>
+  <si>
+    <t>00:56.5</t>
+  </si>
+  <si>
+    <t>06:10.6</t>
+  </si>
+  <si>
+    <t>00:55.7</t>
+  </si>
+  <si>
+    <t>16:02.7</t>
+  </si>
+  <si>
+    <t>07:59.9</t>
+  </si>
+  <si>
+    <t>06:08.6</t>
+  </si>
+  <si>
+    <t>00:56.4</t>
+  </si>
+  <si>
+    <t>22:12.2</t>
+  </si>
+  <si>
+    <t>06:09.5</t>
+  </si>
+  <si>
+    <t>01:51.4</t>
+  </si>
+  <si>
+    <t>18:28.7</t>
+  </si>
+  <si>
+    <t>MERZ</t>
+  </si>
+  <si>
+    <t>07:53.4</t>
+  </si>
+  <si>
+    <t>01:01.1</t>
+  </si>
+  <si>
+    <t>05:55.6</t>
+  </si>
+  <si>
+    <t>00:56.7</t>
+  </si>
+  <si>
+    <t>16:09.1</t>
+  </si>
+  <si>
+    <t>08:15.7</t>
+  </si>
+  <si>
+    <t>06:22.8</t>
+  </si>
+  <si>
+    <t>22:35.4</t>
+  </si>
+  <si>
+    <t>06:26.3</t>
+  </si>
+  <si>
+    <t>01:53.0</t>
+  </si>
+  <si>
+    <t>18:44.7</t>
+  </si>
+  <si>
+    <t>SCHRAAG</t>
+  </si>
+  <si>
+    <t>Julian</t>
+  </si>
+  <si>
+    <t>08:27.1</t>
+  </si>
+  <si>
+    <t>01:06.3</t>
+  </si>
+  <si>
+    <t>16:03.3</t>
+  </si>
+  <si>
+    <t>07:36.2</t>
+  </si>
+  <si>
+    <t>00:46.9</t>
+  </si>
+  <si>
+    <t>06:41.9</t>
+  </si>
+  <si>
+    <t>22:48.5</t>
+  </si>
+  <si>
+    <t>06:45.2</t>
+  </si>
+  <si>
+    <t>01:46.5</t>
+  </si>
+  <si>
+    <t>19:48.3</t>
+  </si>
+  <si>
+    <t>NAGODE</t>
+  </si>
+  <si>
+    <t>Ivo</t>
+  </si>
+  <si>
+    <t>08:18.6</t>
+  </si>
+  <si>
+    <t>00:55.3</t>
+  </si>
+  <si>
+    <t>16:23.6</t>
+  </si>
+  <si>
+    <t>08:05.0</t>
+  </si>
+  <si>
+    <t>06:34.7</t>
+  </si>
+  <si>
+    <t>23:14.1</t>
+  </si>
+  <si>
+    <t>06:50.5</t>
+  </si>
+  <si>
+    <t>01:58.0</t>
+  </si>
+  <si>
+    <t>19:48.0</t>
+  </si>
+  <si>
+    <t>DEFILA</t>
+  </si>
+  <si>
+    <t>Felici</t>
+  </si>
+  <si>
+    <t>07:44.1</t>
+  </si>
+  <si>
+    <t>00:59.9</t>
+  </si>
+  <si>
+    <t>06:37.3</t>
+  </si>
+  <si>
+    <t>00:06.9</t>
+  </si>
+  <si>
+    <t>16:38.3</t>
+  </si>
+  <si>
+    <t>08:54.2</t>
+  </si>
+  <si>
+    <t>06:55.7</t>
+  </si>
+  <si>
+    <t>01:00.1</t>
+  </si>
+  <si>
+    <t>23:17.2</t>
+  </si>
+  <si>
+    <t>06:38.9</t>
+  </si>
+  <si>
+    <t>20:11.9</t>
+  </si>
+  <si>
+    <t>DUMAZ</t>
+  </si>
+  <si>
+    <t>Yanis</t>
+  </si>
+  <si>
+    <t>07:16.6</t>
+  </si>
+  <si>
+    <t>00:08.4</t>
+  </si>
+  <si>
+    <t>16:38.8</t>
+  </si>
+  <si>
+    <t>09:22.2</t>
+  </si>
+  <si>
+    <t>06:26.4</t>
+  </si>
+  <si>
+    <t>01:58.6</t>
+  </si>
+  <si>
+    <t>23:22.6</t>
+  </si>
+  <si>
+    <t>06:43.8</t>
+  </si>
+  <si>
+    <t>01:57.7</t>
+  </si>
+  <si>
+    <t>19:17.9</t>
+  </si>
+  <si>
+    <t>VOZELJ</t>
+  </si>
+  <si>
+    <t>Lars</t>
+  </si>
+  <si>
+    <t>07:48.8</t>
+  </si>
+  <si>
+    <t>00:51.5</t>
+  </si>
+  <si>
+    <t>06:21.4</t>
+  </si>
+  <si>
+    <t>00:35.9</t>
+  </si>
+  <si>
+    <t>16:09.7</t>
+  </si>
+  <si>
+    <t>08:20.9</t>
+  </si>
+  <si>
+    <t>00:50.2</t>
+  </si>
+  <si>
+    <t>06:53.3</t>
+  </si>
+  <si>
+    <t>00:37.4</t>
+  </si>
+  <si>
+    <t>23:25.6</t>
+  </si>
+  <si>
+    <t>07:15.9</t>
+  </si>
+  <si>
+    <t>01:41.7</t>
+  </si>
+  <si>
+    <t>20:30.6</t>
+  </si>
+  <si>
+    <t>SCHAEFLI</t>
+  </si>
+  <si>
+    <t>Luca</t>
+  </si>
+  <si>
+    <t>01:06.9</t>
+  </si>
+  <si>
+    <t>06:33.1</t>
+  </si>
+  <si>
+    <t>00:35.7</t>
+  </si>
+  <si>
+    <t>16:36.4</t>
+  </si>
+  <si>
+    <t>08:20.7</t>
+  </si>
+  <si>
+    <t>00:57.8</t>
+  </si>
+  <si>
+    <t>06:45.9</t>
+  </si>
+  <si>
+    <t>00:37.0</t>
+  </si>
+  <si>
+    <t>23:26.0</t>
+  </si>
+  <si>
+    <t>06:49.6</t>
+  </si>
+  <si>
+    <t>02:04.7</t>
+  </si>
+  <si>
+    <t>20:08.6</t>
+  </si>
+  <si>
+    <t>BAUER</t>
+  </si>
+  <si>
+    <t>Marco</t>
+  </si>
+  <si>
+    <t>08:34.7</t>
+  </si>
+  <si>
+    <t>01:06.2</t>
+  </si>
+  <si>
+    <t>06:55.1</t>
+  </si>
+  <si>
+    <t>17:00.6</t>
+  </si>
+  <si>
+    <t>08:25.9</t>
+  </si>
+  <si>
+    <t>06:56.8</t>
+  </si>
+  <si>
+    <t>06:31.3</t>
+  </si>
+  <si>
+    <t>02:01.8</t>
+  </si>
+  <si>
+    <t>20:23.2</t>
+  </si>
+  <si>
+    <t>PETER</t>
+  </si>
+  <si>
+    <t>Flurin</t>
+  </si>
+  <si>
+    <t>08:31.3</t>
+  </si>
+  <si>
+    <t>01:05.3</t>
+  </si>
+  <si>
+    <t>06:27.1</t>
+  </si>
+  <si>
+    <t>00:58.9</t>
+  </si>
+  <si>
+    <t>17:02.0</t>
+  </si>
+  <si>
+    <t>08:30.7</t>
+  </si>
+  <si>
+    <t>00:48.7</t>
+  </si>
+  <si>
+    <t>06:44.8</t>
+  </si>
+  <si>
+    <t>23:44.8</t>
+  </si>
+  <si>
+    <t>06:42.8</t>
+  </si>
+  <si>
+    <t>19:54.7</t>
+  </si>
+  <si>
+    <t>MENGIS</t>
+  </si>
+  <si>
+    <t>Jesco</t>
+  </si>
+  <si>
+    <t>08:44.6</t>
+  </si>
+  <si>
+    <t>01:02.6</t>
+  </si>
+  <si>
+    <t>06:17.8</t>
+  </si>
+  <si>
+    <t>01:24.2</t>
+  </si>
+  <si>
+    <t>16:58.2</t>
+  </si>
+  <si>
+    <t>08:13.6</t>
+  </si>
+  <si>
+    <t>00:48.8</t>
+  </si>
+  <si>
+    <t>06:52.0</t>
+  </si>
+  <si>
+    <t>23:48.6</t>
+  </si>
+  <si>
+    <t>06:50.4</t>
+  </si>
+  <si>
+    <t>20:00.2</t>
+  </si>
+  <si>
+    <t>Peherstorfer</t>
+  </si>
+  <si>
+    <t>06:41.4</t>
+  </si>
+  <si>
+    <t>00:36.1</t>
+  </si>
+  <si>
+    <t>16:58.6</t>
+  </si>
+  <si>
+    <t>08:39.5</t>
+  </si>
+  <si>
+    <t>07:11.3</t>
+  </si>
+  <si>
+    <t>00:37.6</t>
+  </si>
+  <si>
+    <t>24:02.6</t>
+  </si>
+  <si>
+    <t>07:04.0</t>
+  </si>
+  <si>
+    <t>01:52.2</t>
+  </si>
+  <si>
+    <t>20:56.7</t>
+  </si>
+  <si>
+    <t>TISSIERES</t>
+  </si>
+  <si>
+    <t>Noe</t>
+  </si>
+  <si>
+    <t>08:21.6</t>
+  </si>
+  <si>
+    <t>01:10.4</t>
+  </si>
+  <si>
+    <t>06:35.9</t>
+  </si>
+  <si>
+    <t>00:35.3</t>
+  </si>
+  <si>
+    <t>17:16.7</t>
+  </si>
+  <si>
+    <t>08:55.1</t>
+  </si>
+  <si>
+    <t>06:54.7</t>
+  </si>
+  <si>
+    <t>24:05.3</t>
+  </si>
+  <si>
+    <t>06:48.6</t>
+  </si>
+  <si>
+    <t>02:09.7</t>
+  </si>
+  <si>
+    <t>20:19.2</t>
+  </si>
+  <si>
+    <t>WELL</t>
+  </si>
+  <si>
+    <t>07:35.7</t>
+  </si>
+  <si>
+    <t>01:00.8</t>
+  </si>
+  <si>
+    <t>06:27.6</t>
+  </si>
+  <si>
+    <t>00:07.3</t>
+  </si>
+  <si>
+    <t>17:10.0</t>
+  </si>
+  <si>
+    <t>06:59.2</t>
+  </si>
+  <si>
+    <t>01:33.9</t>
+  </si>
+  <si>
+    <t>24:14.0</t>
+  </si>
+  <si>
+    <t>02:02.0</t>
+  </si>
+  <si>
+    <t>20:30.8</t>
+  </si>
+  <si>
+    <t>RICHTER</t>
+  </si>
+  <si>
+    <t>Jakob</t>
+  </si>
+  <si>
+    <t>08:06.6</t>
+  </si>
+  <si>
+    <t>17:43.4</t>
+  </si>
+  <si>
+    <t>09:36.8</t>
+  </si>
+  <si>
+    <t>01:16.9</t>
+  </si>
+  <si>
+    <t>06:49.9</t>
+  </si>
+  <si>
+    <t>01:30.0</t>
+  </si>
+  <si>
+    <t>24:27.5</t>
+  </si>
+  <si>
+    <t>06:44.1</t>
+  </si>
+  <si>
+    <t>02:24.0</t>
+  </si>
+  <si>
+    <t>20:00.3</t>
+  </si>
+  <si>
+    <t>IMWINKELRIED</t>
+  </si>
+  <si>
+    <t>09:40.4</t>
+  </si>
+  <si>
+    <t>06:40.6</t>
+  </si>
+  <si>
+    <t>01:53.6</t>
+  </si>
+  <si>
+    <t>17:45.1</t>
+  </si>
+  <si>
+    <t>08:04.7</t>
+  </si>
+  <si>
+    <t>00:56.1</t>
+  </si>
+  <si>
+    <t>07:02.3</t>
+  </si>
+  <si>
+    <t>00:06.3</t>
+  </si>
+  <si>
+    <t>24:33.7</t>
+  </si>
+  <si>
+    <t>02:02.3</t>
+  </si>
+  <si>
+    <t>20:31.5</t>
+  </si>
+  <si>
+    <t>FELLAY</t>
+  </si>
+  <si>
+    <t>Tanguy</t>
+  </si>
+  <si>
+    <t>08:18.0</t>
+  </si>
+  <si>
+    <t>01:17.6</t>
+  </si>
+  <si>
+    <t>17:17.8</t>
+  </si>
+  <si>
+    <t>06:56.5</t>
+  </si>
+  <si>
+    <t>01:03.4</t>
+  </si>
+  <si>
+    <t>24:49.7</t>
+  </si>
+  <si>
+    <t>07:31.9</t>
+  </si>
+  <si>
+    <t>02:17.5</t>
+  </si>
+  <si>
+    <t>20:56.0</t>
+  </si>
+  <si>
+    <t>HARTLEB</t>
+  </si>
+  <si>
+    <t>Tobias</t>
+  </si>
+  <si>
+    <t>08:19.8</t>
+  </si>
+  <si>
+    <t>01:05.4</t>
+  </si>
+  <si>
+    <t>06:38.4</t>
+  </si>
+  <si>
+    <t>00:36.0</t>
+  </si>
+  <si>
+    <t>18:13.1</t>
+  </si>
+  <si>
+    <t>09:53.3</t>
+  </si>
+  <si>
+    <t>01:02.0</t>
+  </si>
+  <si>
+    <t>07:10.3</t>
+  </si>
+  <si>
+    <t>01:41.0</t>
+  </si>
+  <si>
+    <t>25:29.9</t>
+  </si>
+  <si>
+    <t>07:16.8</t>
+  </si>
+  <si>
+    <t>02:07.4</t>
+  </si>
+  <si>
+    <t>21:05.5</t>
+  </si>
+  <si>
+    <t>OBERSCHNEIDER</t>
+  </si>
+  <si>
+    <t>Florian</t>
+  </si>
+  <si>
+    <t>09:20.8</t>
+  </si>
+  <si>
+    <t>06:46.5</t>
+  </si>
+  <si>
+    <t>01:34.9</t>
+  </si>
+  <si>
+    <t>18:32.6</t>
+  </si>
+  <si>
+    <t>09:11.8</t>
+  </si>
+  <si>
+    <t>07:03.2</t>
+  </si>
+  <si>
+    <t>01:08.3</t>
+  </si>
+  <si>
+    <t>25:36.8</t>
+  </si>
+  <si>
+    <t>07:04.2</t>
+  </si>
+  <si>
+    <t>01:59.7</t>
+  </si>
+  <si>
+    <t>20:53.9</t>
+  </si>
+  <si>
+    <t>HOEL GRAND-CLEMENT</t>
+  </si>
+  <si>
+    <t>Guillaume</t>
+  </si>
+  <si>
+    <t>09:44.3</t>
+  </si>
+  <si>
+    <t>01:13.9</t>
+  </si>
+  <si>
+    <t>06:30.9</t>
+  </si>
+  <si>
+    <t>01:59.5</t>
+  </si>
+  <si>
+    <t>19:16.9</t>
+  </si>
+  <si>
+    <t>09:32.6</t>
+  </si>
+  <si>
+    <t>01:03.5</t>
+  </si>
+  <si>
+    <t>01:39.2</t>
+  </si>
+  <si>
+    <t>26:08.2</t>
+  </si>
+  <si>
+    <t>06:51.3</t>
+  </si>
+  <si>
+    <t>02:17.4</t>
+  </si>
+  <si>
+    <t>20:12.1</t>
+  </si>
+  <si>
+    <t>RUCIGAJ</t>
+  </si>
+  <si>
+    <t>Ziga</t>
+  </si>
+  <si>
+    <t>08:04.8</t>
+  </si>
+  <si>
+    <t>06:56.4</t>
+  </si>
+  <si>
+    <t>18:36.9</t>
+  </si>
+  <si>
+    <t>10:32.1</t>
+  </si>
+  <si>
+    <t>07:46.1</t>
+  </si>
+  <si>
+    <t>01:47.6</t>
+  </si>
+  <si>
+    <t>26:36.2</t>
+  </si>
+  <si>
+    <t>07:59.3</t>
+  </si>
+  <si>
+    <t>01:59.4</t>
+  </si>
+  <si>
+    <t>22:41.8</t>
+  </si>
+  <si>
+    <t>Schuster</t>
+  </si>
+  <si>
+    <t>09:58.9</t>
+  </si>
+  <si>
+    <t>06:53.6</t>
+  </si>
+  <si>
+    <t>02:01.2</t>
+  </si>
+  <si>
+    <t>19:39.2</t>
+  </si>
+  <si>
+    <t>09:40.3</t>
+  </si>
+  <si>
+    <t>00:58.0</t>
+  </si>
+  <si>
+    <t>07:07.1</t>
+  </si>
+  <si>
+    <t>01:35.2</t>
+  </si>
+  <si>
+    <t>26:52.7</t>
+  </si>
+  <si>
+    <t>07:13.5</t>
+  </si>
+  <si>
+    <t>02:02.1</t>
+  </si>
+  <si>
+    <t>21:14.2</t>
+  </si>
+  <si>
+    <t>FLIRI</t>
+  </si>
+  <si>
+    <t>09:12.4</t>
+  </si>
+  <si>
+    <t>01:23.7</t>
+  </si>
+  <si>
+    <t>06:24.4</t>
+  </si>
+  <si>
+    <t>01:24.3</t>
+  </si>
+  <si>
+    <t>19:37.3</t>
+  </si>
+  <si>
+    <t>10:24.9</t>
+  </si>
+  <si>
+    <t>07:19.7</t>
+  </si>
+  <si>
+    <t>02:04.4</t>
+  </si>
+  <si>
+    <t>27:05.4</t>
+  </si>
+  <si>
+    <t>07:28.1</t>
+  </si>
+  <si>
+    <t>02:24.5</t>
+  </si>
+  <si>
+    <t>21:12.2</t>
+  </si>
+  <si>
+    <t>MARTINI</t>
+  </si>
+  <si>
+    <t>Constantin</t>
+  </si>
+  <si>
+    <t>09:38.2</t>
+  </si>
+  <si>
+    <t>07:42.1</t>
+  </si>
+  <si>
+    <t>20:19.0</t>
+  </si>
+  <si>
+    <t>10:40.8</t>
+  </si>
+  <si>
+    <t>01:07.2</t>
+  </si>
+  <si>
+    <t>01:42.2</t>
+  </si>
+  <si>
+    <t>28:08.4</t>
+  </si>
+  <si>
+    <t>07:49.4</t>
+  </si>
+  <si>
+    <t>02:21.1</t>
+  </si>
+  <si>
+    <t>23:22.9</t>
+  </si>
+  <si>
+    <t>BOERNER</t>
+  </si>
+  <si>
+    <t>Per</t>
+  </si>
+  <si>
+    <t>09:43.2</t>
+  </si>
+  <si>
+    <t>01:26.4</t>
+  </si>
+  <si>
+    <t>08:08.5</t>
+  </si>
+  <si>
+    <t>00:08.3</t>
+  </si>
+  <si>
+    <t>22:03.2</t>
+  </si>
+  <si>
+    <t>12:20.0</t>
+  </si>
+  <si>
+    <t>01:18.8</t>
+  </si>
+  <si>
+    <t>09:01.8</t>
+  </si>
+  <si>
+    <t>31:28.0</t>
+  </si>
+  <si>
+    <t>09:24.8</t>
+  </si>
+  <si>
+    <t>02:45.2</t>
+  </si>
+  <si>
+    <t>26:35.1</t>
+  </si>
+  <si>
+    <t>SRAJ</t>
+  </si>
+  <si>
+    <t>Jernej</t>
+  </si>
+  <si>
+    <t>07:35.1</t>
+  </si>
+  <si>
+    <t>00:55.9</t>
+  </si>
+  <si>
+    <t>06:32.1</t>
+  </si>
+  <si>
+    <t>00:07.1</t>
+  </si>
+  <si>
+    <t>15:15.1</t>
+  </si>
+  <si>
+    <t>07:40.0</t>
+  </si>
+  <si>
+    <t>06:44.6</t>
+  </si>
+  <si>
+    <t>22:02.3</t>
+  </si>
+  <si>
+    <t>06:47.2</t>
+  </si>
+  <si>
+    <t>01:44.7</t>
+  </si>
+  <si>
+    <t>20:03.9</t>
+  </si>
+  <si>
+    <t>Yannick</t>
+  </si>
+  <si>
+    <t>08:03.1</t>
+  </si>
+  <si>
+    <t>05:58.8</t>
+  </si>
+  <si>
+    <t>16:20.4</t>
+  </si>
+  <si>
+    <t>08:17.3</t>
+  </si>
+  <si>
+    <t>00:58.5</t>
+  </si>
+  <si>
+    <t>06:21.7</t>
+  </si>
+  <si>
+    <t>02:03.9</t>
+  </si>
+  <si>
+    <t>18:41.5</t>
+  </si>
+  <si>
+    <t>OJSTERSEK</t>
+  </si>
+  <si>
+    <t>Izak</t>
+  </si>
+  <si>
+    <t>08:01.2</t>
+  </si>
+  <si>
+    <t>01:01.3</t>
+  </si>
+  <si>
+    <t>16:33.5</t>
+  </si>
+  <si>
+    <t>08:32.3</t>
+  </si>
+  <si>
+    <t>00:51.3</t>
+  </si>
+  <si>
+    <t>06:41.6</t>
+  </si>
+  <si>
+    <t>23:03.7</t>
+  </si>
+  <si>
+    <t>06:30.2</t>
+  </si>
+  <si>
+    <t>01:52.6</t>
+  </si>
+  <si>
+    <t>19:38.9</t>
+  </si>
+  <si>
+    <t>DENNER</t>
+  </si>
+  <si>
+    <t>08:00.0</t>
+  </si>
+  <si>
+    <t>06:29.1</t>
+  </si>
+  <si>
+    <t>16:36.8</t>
+  </si>
+  <si>
+    <t>08:36.8</t>
+  </si>
+  <si>
+    <t>06:47.0</t>
+  </si>
+  <si>
+    <t>00:59.7</t>
+  </si>
+  <si>
+    <t>23:17.1</t>
+  </si>
+  <si>
+    <t>06:40.3</t>
+  </si>
+  <si>
+    <t>01:48.1</t>
+  </si>
+  <si>
+    <t>19:56.4</t>
+  </si>
+  <si>
+    <t>SOLTANI</t>
+  </si>
+  <si>
+    <t>Noah</t>
+  </si>
+  <si>
+    <t>07:41.3</t>
+  </si>
+  <si>
+    <t>06:36.7</t>
+  </si>
+  <si>
+    <t>16:33.0</t>
+  </si>
+  <si>
+    <t>08:51.7</t>
+  </si>
+  <si>
+    <t>06:53.4</t>
+  </si>
+  <si>
+    <t>23:19.5</t>
+  </si>
+  <si>
+    <t>01:54.1</t>
+  </si>
+  <si>
+    <t>20:16.6</t>
+  </si>
+  <si>
+    <t>Maureder</t>
+  </si>
+  <si>
+    <t>Rene</t>
+  </si>
+  <si>
+    <t>08:12.0</t>
+  </si>
+  <si>
+    <t>01:01.4</t>
+  </si>
+  <si>
+    <t>16:50.7</t>
+  </si>
+  <si>
+    <t>08:38.7</t>
+  </si>
+  <si>
+    <t>06:42.0</t>
+  </si>
+  <si>
+    <t>23:21.2</t>
+  </si>
+  <si>
+    <t>06:30.5</t>
+  </si>
+  <si>
+    <t>01:55.5</t>
+  </si>
+  <si>
+    <t>19:49.8</t>
+  </si>
+  <si>
+    <t>Winkler</t>
+  </si>
+  <si>
+    <t>08:13.3</t>
+  </si>
+  <si>
+    <t>01:02.5</t>
+  </si>
+  <si>
+    <t>07:03.8</t>
+  </si>
+  <si>
+    <t>00:07.0</t>
+  </si>
+  <si>
+    <t>16:20.0</t>
+  </si>
+  <si>
+    <t>08:06.7</t>
+  </si>
+  <si>
+    <t>07:02.4</t>
+  </si>
+  <si>
+    <t>23:21.4</t>
+  </si>
+  <si>
+    <t>07:01.4</t>
+  </si>
+  <si>
+    <t>21:07.6</t>
+  </si>
+  <si>
+    <t>KIRCHEN</t>
+  </si>
+  <si>
+    <t>Carlo</t>
+  </si>
+  <si>
+    <t>00:57.1</t>
+  </si>
+  <si>
+    <t>06:28.0</t>
+  </si>
+  <si>
+    <t>00:34.2</t>
+  </si>
+  <si>
+    <t>16:17.6</t>
+  </si>
+  <si>
+    <t>08:18.3</t>
+  </si>
+  <si>
+    <t>00:55.5</t>
+  </si>
+  <si>
+    <t>06:47.6</t>
+  </si>
+  <si>
+    <t>00:35.2</t>
+  </si>
+  <si>
+    <t>23:22.5</t>
+  </si>
+  <si>
+    <t>07:04.9</t>
+  </si>
+  <si>
+    <t>20:20.5</t>
+  </si>
+  <si>
+    <t>Matti</t>
+  </si>
+  <si>
+    <t>07:49.2</t>
+  </si>
+  <si>
+    <t>01:06.5</t>
+  </si>
+  <si>
+    <t>00:06.8</t>
+  </si>
+  <si>
+    <t>16:40.0</t>
+  </si>
+  <si>
+    <t>08:50.8</t>
+  </si>
+  <si>
+    <t>06:47.9</t>
+  </si>
+  <si>
+    <t>23:39.9</t>
+  </si>
+  <si>
+    <t>06:59.9</t>
+  </si>
+  <si>
+    <t>02:07.8</t>
+  </si>
+  <si>
+    <t>20:23.7</t>
+  </si>
+  <si>
+    <t>BRANDNER</t>
+  </si>
+  <si>
+    <t>Felix</t>
+  </si>
+  <si>
+    <t>09:26.2</t>
+  </si>
+  <si>
+    <t>01:29.6</t>
+  </si>
+  <si>
+    <t>01:26.1</t>
+  </si>
+  <si>
+    <t>17:24.0</t>
+  </si>
+  <si>
+    <t>07:57.8</t>
+  </si>
+  <si>
+    <t>06:29.7</t>
+  </si>
+  <si>
+    <t>23:45.7</t>
+  </si>
+  <si>
+    <t>02:24.8</t>
+  </si>
+  <si>
+    <t>19:21.9</t>
+  </si>
+  <si>
+    <t>08:03.7</t>
+  </si>
+  <si>
+    <t>01:11.3</t>
+  </si>
+  <si>
+    <t>06:46.2</t>
+  </si>
+  <si>
+    <t>17:12.1</t>
+  </si>
+  <si>
+    <t>09:08.4</t>
+  </si>
+  <si>
+    <t>01:04.7</t>
+  </si>
+  <si>
+    <t>06:36.4</t>
+  </si>
+  <si>
+    <t>23:58.7</t>
+  </si>
+  <si>
+    <t>06:46.6</t>
+  </si>
+  <si>
+    <t>02:16.0</t>
+  </si>
+  <si>
+    <t>20:09.2</t>
+  </si>
+  <si>
+    <t>Forster</t>
+  </si>
+  <si>
+    <t>Timon</t>
+  </si>
+  <si>
+    <t>08:07.0</t>
+  </si>
+  <si>
+    <t>00:54.3</t>
+  </si>
+  <si>
+    <t>06:37.4</t>
+  </si>
+  <si>
+    <t>16:47.9</t>
+  </si>
+  <si>
+    <t>08:40.9</t>
+  </si>
+  <si>
+    <t>00:53.6</t>
+  </si>
+  <si>
+    <t>07:10.5</t>
+  </si>
+  <si>
+    <t>00:36.8</t>
+  </si>
+  <si>
+    <t>24:03.9</t>
+  </si>
+  <si>
+    <t>07:16.0</t>
+  </si>
+  <si>
+    <t>01:47.9</t>
+  </si>
+  <si>
+    <t>21:03.9</t>
+  </si>
+  <si>
+    <t>SILAR</t>
+  </si>
+  <si>
+    <t>Urh</t>
+  </si>
+  <si>
+    <t>08:05.8</t>
+  </si>
+  <si>
+    <t>01:11.2</t>
+  </si>
+  <si>
+    <t>06:22.6</t>
+  </si>
+  <si>
+    <t>00:32.0</t>
+  </si>
+  <si>
+    <t>17:14.5</t>
+  </si>
+  <si>
+    <t>09:08.7</t>
+  </si>
+  <si>
+    <t>07:06.1</t>
+  </si>
+  <si>
+    <t>01:03.9</t>
+  </si>
+  <si>
+    <t>24:11.6</t>
+  </si>
+  <si>
+    <t>06:57.1</t>
+  </si>
+  <si>
+    <t>02:09.9</t>
+  </si>
+  <si>
+    <t>20:25.8</t>
+  </si>
+  <si>
+    <t>BENDERER</t>
+  </si>
+  <si>
+    <t>08:19.5</t>
+  </si>
+  <si>
+    <t>00:56.6</t>
+  </si>
+  <si>
+    <t>06:48.3</t>
+  </si>
+  <si>
+    <t>17:11.5</t>
+  </si>
+  <si>
+    <t>08:52.0</t>
+  </si>
+  <si>
+    <t>00:49.5</t>
+  </si>
+  <si>
+    <t>07:27.4</t>
+  </si>
+  <si>
+    <t>00:35.1</t>
+  </si>
+  <si>
+    <t>24:15.1</t>
+  </si>
+  <si>
+    <t>07:03.6</t>
+  </si>
+  <si>
+    <t>01:46.1</t>
+  </si>
+  <si>
+    <t>21:19.3</t>
+  </si>
+  <si>
+    <t>CAMASTRAL</t>
+  </si>
+  <si>
+    <t>08:00.9</t>
+  </si>
+  <si>
+    <t>01:04.6</t>
+  </si>
+  <si>
+    <t>06:48.4</t>
+  </si>
+  <si>
+    <t>00:07.9</t>
+  </si>
+  <si>
+    <t>17:28.4</t>
+  </si>
+  <si>
+    <t>09:27.5</t>
+  </si>
+  <si>
+    <t>06:56.1</t>
+  </si>
+  <si>
+    <t>01:32.0</t>
+  </si>
+  <si>
+    <t>24:35.5</t>
+  </si>
+  <si>
+    <t>02:04.0</t>
+  </si>
+  <si>
+    <t>20:51.6</t>
+  </si>
+  <si>
+    <t>BLAETTLER</t>
+  </si>
+  <si>
+    <t>Ben</t>
+  </si>
+  <si>
+    <t>08:29.9</t>
+  </si>
+  <si>
+    <t>00:59.2</t>
+  </si>
+  <si>
+    <t>17:28.7</t>
+  </si>
+  <si>
+    <t>08:58.8</t>
+  </si>
+  <si>
+    <t>00:59.5</t>
+  </si>
+  <si>
+    <t>06:55.3</t>
   </si>
   <si>
     <t>01:04.0</t>
   </si>
   <si>
-    <t>08:41.9</t>
-[...14 lines deleted...]
-    <t>09:48.5</t>
+    <t>24:42.9</t>
+  </si>
+  <si>
+    <t>07:14.2</t>
+  </si>
+  <si>
+    <t>20:40.3</t>
+  </si>
+  <si>
+    <t>BAUMGARTNER</t>
+  </si>
+  <si>
+    <t>09:11.2</t>
+  </si>
+  <si>
+    <t>01:21.1</t>
+  </si>
+  <si>
+    <t>06:46.8</t>
+  </si>
+  <si>
+    <t>01:03.3</t>
+  </si>
+  <si>
+    <t>18:03.8</t>
+  </si>
+  <si>
+    <t>08:52.6</t>
+  </si>
+  <si>
+    <t>01:11.4</t>
+  </si>
+  <si>
+    <t>07:06.5</t>
+  </si>
+  <si>
+    <t>00:34.7</t>
+  </si>
+  <si>
+    <t>25:10.8</t>
+  </si>
+  <si>
+    <t>07:07.0</t>
+  </si>
+  <si>
+    <t>02:32.5</t>
+  </si>
+  <si>
+    <t>21:00.3</t>
+  </si>
+  <si>
+    <t>PREDANIC</t>
+  </si>
+  <si>
+    <t>Jaka</t>
+  </si>
+  <si>
+    <t>08:43.3</t>
+  </si>
+  <si>
+    <t>06:59.6</t>
+  </si>
+  <si>
+    <t>00:36.7</t>
+  </si>
+  <si>
+    <t>17:50.3</t>
+  </si>
+  <si>
+    <t>09:07.0</t>
+  </si>
+  <si>
+    <t>01:09.3</t>
+  </si>
+  <si>
+    <t>07:20.7</t>
+  </si>
+  <si>
+    <t>25:22.7</t>
+  </si>
+  <si>
+    <t>07:32.4</t>
+  </si>
+  <si>
+    <t>02:16.3</t>
+  </si>
+  <si>
+    <t>21:52.7</t>
+  </si>
+  <si>
+    <t>ARENS</t>
+  </si>
+  <si>
+    <t>Andy</t>
+  </si>
+  <si>
+    <t>09:52.6</t>
+  </si>
+  <si>
+    <t>01:22.5</t>
+  </si>
+  <si>
+    <t>06:28.7</t>
+  </si>
+  <si>
+    <t>02:01.4</t>
+  </si>
+  <si>
+    <t>18:52.0</t>
+  </si>
+  <si>
+    <t>08:59.4</t>
+  </si>
+  <si>
+    <t>01:09.0</t>
+  </si>
+  <si>
+    <t>06:47.1</t>
+  </si>
+  <si>
+    <t>25:35.8</t>
+  </si>
+  <si>
+    <t>02:31.5</t>
+  </si>
+  <si>
+    <t>19:59.6</t>
+  </si>
+  <si>
+    <t>Purin</t>
+  </si>
+  <si>
+    <t>09:19.6</t>
+  </si>
+  <si>
+    <t>01:05.0</t>
+  </si>
+  <si>
+    <t>07:09.1</t>
+  </si>
+  <si>
+    <t>18:37.8</t>
+  </si>
+  <si>
+    <t>09:18.2</t>
+  </si>
+  <si>
+    <t>07:07.7</t>
+  </si>
+  <si>
+    <t>01:08.5</t>
+  </si>
+  <si>
+    <t>25:44.9</t>
+  </si>
+  <si>
+    <t>02:07.0</t>
+  </si>
+  <si>
+    <t>21:23.9</t>
+  </si>
+  <si>
+    <t>Florin</t>
+  </si>
+  <si>
+    <t>09:41.1</t>
+  </si>
+  <si>
+    <t>01:26.5</t>
+  </si>
+  <si>
+    <t>06:42.4</t>
+  </si>
+  <si>
+    <t>01:32.2</t>
+  </si>
+  <si>
+    <t>18:59.0</t>
+  </si>
+  <si>
+    <t>09:17.9</t>
+  </si>
+  <si>
+    <t>01:09.6</t>
+  </si>
+  <si>
+    <t>07:03.0</t>
+  </si>
+  <si>
+    <t>26:02.8</t>
+  </si>
+  <si>
+    <t>02:36.1</t>
+  </si>
+  <si>
+    <t>20:49.2</t>
+  </si>
+  <si>
+    <t>ZEHENTNER</t>
+  </si>
+  <si>
+    <t>Philipp</t>
+  </si>
+  <si>
+    <t>09:01.6</t>
+  </si>
+  <si>
+    <t>01:18.6</t>
+  </si>
+  <si>
+    <t>00:36.5</t>
+  </si>
+  <si>
+    <t>18:50.6</t>
+  </si>
+  <si>
+    <t>09:49.0</t>
+  </si>
+  <si>
+    <t>07:06.3</t>
+  </si>
+  <si>
+    <t>01:37.2</t>
+  </si>
+  <si>
+    <t>26:15.3</t>
+  </si>
+  <si>
+    <t>07:24.7</t>
+  </si>
+  <si>
+    <t>02:24.1</t>
+  </si>
+  <si>
+    <t>21:37.5</t>
+  </si>
+  <si>
+    <t>Haitzmann</t>
+  </si>
+  <si>
+    <t>09:18.9</t>
+  </si>
+  <si>
+    <t>01:13.8</t>
+  </si>
+  <si>
+    <t>01:02.7</t>
+  </si>
+  <si>
+    <t>19:15.7</t>
+  </si>
+  <si>
+    <t>09:56.8</t>
+  </si>
+  <si>
+    <t>07:15.7</t>
+  </si>
+  <si>
+    <t>01:37.6</t>
+  </si>
+  <si>
+    <t>26:20.9</t>
+  </si>
+  <si>
+    <t>07:05.2</t>
+  </si>
+  <si>
+    <t>02:17.3</t>
+  </si>
+  <si>
+    <t>21:23.3</t>
+  </si>
+  <si>
+    <t>MUEHLBACHER</t>
+  </si>
+  <si>
+    <t>Elias</t>
+  </si>
+  <si>
+    <t>08:44.2</t>
+  </si>
+  <si>
+    <t>01:02.8</t>
+  </si>
+  <si>
+    <t>06:36.0</t>
+  </si>
+  <si>
+    <t>19:05.8</t>
+  </si>
+  <si>
+    <t>10:21.6</t>
+  </si>
+  <si>
+    <t>00:59.0</t>
+  </si>
+  <si>
+    <t>07:15.3</t>
+  </si>
+  <si>
+    <t>02:07.3</t>
+  </si>
+  <si>
+    <t>26:21.9</t>
+  </si>
+  <si>
+    <t>07:16.1</t>
+  </si>
+  <si>
+    <t>21:07.4</t>
+  </si>
+  <si>
+    <t>ZECHNER</t>
+  </si>
+  <si>
+    <t>Lorenz</t>
+  </si>
+  <si>
+    <t>08:38.4</t>
+  </si>
+  <si>
+    <t>01:16.7</t>
+  </si>
+  <si>
+    <t>00:35.8</t>
+  </si>
+  <si>
+    <t>17:23.4</t>
+  </si>
+  <si>
+    <t>08:45.0</t>
+  </si>
+  <si>
+    <t>01:01.9</t>
+  </si>
+  <si>
+    <t>00:36.6</t>
+  </si>
+  <si>
+    <t>24:29.5</t>
+  </si>
+  <si>
+    <t>02:18.6</t>
+  </si>
+  <si>
+    <t>20:58.5</t>
+  </si>
+  <si>
+    <t>26:29.5</t>
+  </si>
+  <si>
+    <t>Kniewasser</t>
+  </si>
+  <si>
+    <t>09:19.8</t>
+  </si>
+  <si>
+    <t>01:04.2</t>
+  </si>
+  <si>
+    <t>19:14.7</t>
+  </si>
+  <si>
+    <t>09:54.9</t>
+  </si>
+  <si>
+    <t>01:06.6</t>
+  </si>
+  <si>
+    <t>07:10.7</t>
+  </si>
+  <si>
+    <t>26:29.9</t>
+  </si>
+  <si>
+    <t>07:15.2</t>
+  </si>
+  <si>
+    <t>02:08.0</t>
+  </si>
+  <si>
+    <t>21:40.1</t>
+  </si>
+  <si>
+    <t>RITTER</t>
+  </si>
+  <si>
+    <t>09:17.7</t>
+  </si>
+  <si>
+    <t>01:09.7</t>
+  </si>
+  <si>
+    <t>07:08.0</t>
+  </si>
+  <si>
+    <t>01:00.0</t>
+  </si>
+  <si>
+    <t>19:11.1</t>
+  </si>
+  <si>
+    <t>07:17.8</t>
+  </si>
+  <si>
+    <t>01:33.4</t>
+  </si>
+  <si>
+    <t>26:40.8</t>
+  </si>
+  <si>
+    <t>07:29.7</t>
+  </si>
+  <si>
+    <t>02:11.9</t>
+  </si>
+  <si>
+    <t>21:55.5</t>
+  </si>
+  <si>
+    <t>Johannes</t>
+  </si>
+  <si>
+    <t>09:09.7</t>
+  </si>
+  <si>
+    <t>07:04.1</t>
+  </si>
+  <si>
+    <t>01:05.9</t>
+  </si>
+  <si>
+    <t>19:17.6</t>
+  </si>
+  <si>
+    <t>10:07.9</t>
+  </si>
+  <si>
+    <t>07:58.9</t>
+  </si>
+  <si>
+    <t>01:08.7</t>
+  </si>
+  <si>
+    <t>26:54.1</t>
+  </si>
+  <si>
+    <t>07:36.5</t>
+  </si>
+  <si>
+    <t>02:00.0</t>
+  </si>
+  <si>
+    <t>22:39.5</t>
+  </si>
+  <si>
+    <t>HAGEDORN</t>
+  </si>
+  <si>
+    <t>Max</t>
+  </si>
+  <si>
+    <t>09:11.3</t>
+  </si>
+  <si>
+    <t>01:42.1</t>
+  </si>
+  <si>
+    <t>07:20.6</t>
+  </si>
+  <si>
+    <t>00:08.6</t>
+  </si>
+  <si>
+    <t>19:00.4</t>
+  </si>
+  <si>
+    <t>09:49.1</t>
+  </si>
+  <si>
+    <t>01:26.6</t>
+  </si>
+  <si>
+    <t>07:44.6</t>
+  </si>
+  <si>
+    <t>00:37.9</t>
+  </si>
+  <si>
+    <t>26:57.8</t>
+  </si>
+  <si>
+    <t>07:57.4</t>
+  </si>
+  <si>
+    <t>03:08.7</t>
+  </si>
+  <si>
+    <t>23:02.6</t>
+  </si>
+  <si>
+    <t>PROSENIK</t>
+  </si>
+  <si>
+    <t>Aljaz</t>
+  </si>
+  <si>
+    <t>19:38.1</t>
+  </si>
+  <si>
+    <t>10:38.3</t>
+  </si>
+  <si>
+    <t>02:08.6</t>
+  </si>
+  <si>
+    <t>27:21.5</t>
+  </si>
+  <si>
+    <t>07:43.4</t>
+  </si>
+  <si>
+    <t>02:09.1</t>
+  </si>
+  <si>
+    <t>21:59.2</t>
+  </si>
+  <si>
+    <t>KUENDIG</t>
+  </si>
+  <si>
+    <t>10:03.5</t>
+  </si>
+  <si>
+    <t>01:10.8</t>
+  </si>
+  <si>
+    <t>07:17.4</t>
   </si>
   <si>
     <t>01:35.3</t>
-  </si>
-[...2689 lines deleted...]
-    <t>07:17.4</t>
   </si>
   <si>
     <t>20:01.1</t>
   </si>
   <si>
     <t>09:57.6</t>
   </si>
   <si>
     <t>07:43.6</t>
   </si>
   <si>
     <t>01:11.9</t>
   </si>
   <si>
     <t>28:07.0</t>
   </si>
   <si>
     <t>08:05.9</t>
   </si>
   <si>
     <t>02:12.9</t>
   </si>
   <si>
     <t>23:06.9</t>
   </si>
@@ -4204,51 +4165,51 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AM22"/>
+  <dimension ref="A1:AM21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:AM1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="4.570313" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="3.427734" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="2.285156" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="2.285156" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="2.285156" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="13.996582" bestFit="true" customWidth="true" style="0"/>
@@ -5811,124 +5772,50 @@
         <v>299</v>
       </c>
       <c r="Q21" t="s">
         <v>300</v>
       </c>
       <c r="R21" t="s">
         <v>257</v>
       </c>
       <c r="S21" t="s">
         <v>301</v>
       </c>
       <c r="T21" t="s">
         <v>302</v>
       </c>
       <c r="V21" t="s">
         <v>302</v>
       </c>
       <c r="X21" t="s">
         <v>303</v>
       </c>
       <c r="Y21" t="s">
         <v>304</v>
       </c>
       <c r="Z21" t="s">
         <v>301</v>
-      </c>
-[...72 lines deleted...]
-        <v>316</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AM12"/>
   <sheetViews>
@@ -6045,854 +5932,854 @@
       <c r="Z1" s="1" t="s">
         <v>25</v>
       </c>
       <c r="AA1" s="1"/>
       <c r="AB1" s="1"/>
       <c r="AC1" s="1"/>
       <c r="AD1" s="1"/>
       <c r="AE1" s="1"/>
       <c r="AF1" s="1"/>
       <c r="AG1" s="1"/>
       <c r="AH1" s="1"/>
       <c r="AI1" s="1"/>
       <c r="AJ1" s="1"/>
       <c r="AK1" s="1"/>
       <c r="AL1" s="1"/>
       <c r="AM1" s="1"/>
     </row>
     <row r="2" spans="1:39">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2">
         <v>31</v>
       </c>
       <c r="C2" t="s">
-        <v>320</v>
+        <v>305</v>
       </c>
       <c r="D2" t="s">
-        <v>321</v>
+        <v>306</v>
       </c>
       <c r="E2">
         <v>2006</v>
       </c>
       <c r="F2">
         <v>0</v>
       </c>
       <c r="G2">
         <v>1</v>
       </c>
       <c r="H2">
         <v>1</v>
       </c>
       <c r="I2" t="s">
         <v>75</v>
       </c>
       <c r="J2" t="s">
         <v>75</v>
       </c>
       <c r="K2" t="s">
-        <v>322</v>
+        <v>307</v>
       </c>
       <c r="L2" t="s">
-        <v>323</v>
+        <v>308</v>
       </c>
       <c r="M2" t="s">
-        <v>324</v>
+        <v>309</v>
       </c>
       <c r="N2" t="s">
-        <v>325</v>
+        <v>310</v>
       </c>
       <c r="O2" t="s">
-        <v>326</v>
+        <v>311</v>
       </c>
       <c r="P2" t="s">
         <v>158</v>
       </c>
       <c r="Q2" t="s">
-        <v>327</v>
+        <v>312</v>
       </c>
       <c r="R2" t="s">
-        <v>328</v>
+        <v>313</v>
       </c>
       <c r="S2" t="s">
-        <v>329</v>
+        <v>314</v>
       </c>
       <c r="T2" t="s">
-        <v>330</v>
+        <v>315</v>
       </c>
       <c r="V2" t="s">
-        <v>330</v>
+        <v>315</v>
       </c>
       <c r="X2" t="s">
-        <v>331</v>
+        <v>316</v>
       </c>
       <c r="Y2" t="s">
-        <v>332</v>
+        <v>317</v>
       </c>
       <c r="Z2" t="s">
-        <v>329</v>
+        <v>314</v>
       </c>
     </row>
     <row r="3" spans="1:39">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3">
         <v>33</v>
       </c>
       <c r="C3" t="s">
-        <v>333</v>
+        <v>318</v>
       </c>
       <c r="D3" t="s">
         <v>239</v>
       </c>
       <c r="E3">
         <v>2005</v>
       </c>
       <c r="F3">
         <v>2</v>
       </c>
       <c r="G3">
         <v>1</v>
       </c>
       <c r="H3">
         <v>3</v>
       </c>
       <c r="I3" t="s">
-        <v>334</v>
+        <v>319</v>
       </c>
       <c r="J3" t="s">
-        <v>334</v>
+        <v>319</v>
       </c>
       <c r="K3" t="s">
-        <v>335</v>
+        <v>320</v>
       </c>
       <c r="L3" t="s">
-        <v>336</v>
+        <v>321</v>
       </c>
       <c r="M3" t="s">
-        <v>337</v>
+        <v>322</v>
       </c>
       <c r="N3" t="s">
-        <v>338</v>
+        <v>323</v>
       </c>
       <c r="O3" t="s">
-        <v>339</v>
+        <v>324</v>
       </c>
       <c r="P3" t="s">
-        <v>340</v>
+        <v>325</v>
       </c>
       <c r="Q3" t="s">
-        <v>341</v>
+        <v>326</v>
       </c>
       <c r="R3" t="s">
-        <v>342</v>
+        <v>327</v>
       </c>
       <c r="S3" t="s">
-        <v>343</v>
+        <v>328</v>
       </c>
       <c r="T3" t="s">
-        <v>344</v>
+        <v>329</v>
       </c>
       <c r="V3" t="s">
-        <v>344</v>
+        <v>329</v>
       </c>
       <c r="X3" t="s">
-        <v>345</v>
+        <v>330</v>
       </c>
       <c r="Y3" t="s">
-        <v>346</v>
+        <v>331</v>
       </c>
       <c r="Z3" t="s">
-        <v>343</v>
+        <v>328</v>
       </c>
     </row>
     <row r="4" spans="1:39">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4">
         <v>29</v>
       </c>
       <c r="C4" t="s">
-        <v>347</v>
+        <v>332</v>
       </c>
       <c r="D4" t="s">
-        <v>348</v>
+        <v>333</v>
       </c>
       <c r="E4">
         <v>2006</v>
       </c>
       <c r="F4">
         <v>1</v>
       </c>
       <c r="G4">
         <v>2</v>
       </c>
       <c r="H4">
         <v>3</v>
       </c>
       <c r="I4" t="s">
-        <v>349</v>
+        <v>334</v>
       </c>
       <c r="J4" t="s">
-        <v>349</v>
+        <v>334</v>
       </c>
       <c r="K4" t="s">
-        <v>350</v>
+        <v>335</v>
       </c>
       <c r="L4" t="s">
-        <v>351</v>
+        <v>336</v>
       </c>
       <c r="M4" t="s">
-        <v>352</v>
+        <v>337</v>
       </c>
       <c r="N4" t="s">
-        <v>353</v>
+        <v>338</v>
       </c>
       <c r="O4" t="s">
-        <v>354</v>
+        <v>339</v>
       </c>
       <c r="P4" t="s">
-        <v>355</v>
+        <v>340</v>
       </c>
       <c r="Q4" t="s">
-        <v>356</v>
+        <v>341</v>
       </c>
       <c r="R4" t="s">
-        <v>357</v>
+        <v>342</v>
       </c>
       <c r="S4" t="s">
-        <v>358</v>
+        <v>343</v>
       </c>
       <c r="T4" t="s">
-        <v>359</v>
+        <v>344</v>
       </c>
       <c r="V4" t="s">
-        <v>359</v>
+        <v>344</v>
       </c>
       <c r="X4" t="s">
-        <v>360</v>
+        <v>345</v>
       </c>
       <c r="Y4" t="s">
-        <v>361</v>
+        <v>346</v>
       </c>
       <c r="Z4" t="s">
-        <v>358</v>
+        <v>343</v>
       </c>
     </row>
     <row r="5" spans="1:39">
       <c r="A5">
         <v>4</v>
       </c>
       <c r="B5">
         <v>35</v>
       </c>
       <c r="C5" t="s">
-        <v>362</v>
+        <v>347</v>
       </c>
       <c r="D5" t="s">
-        <v>363</v>
+        <v>348</v>
       </c>
       <c r="E5">
         <v>2006</v>
       </c>
       <c r="F5">
         <v>1</v>
       </c>
       <c r="G5">
         <v>4</v>
       </c>
       <c r="H5">
         <v>5</v>
       </c>
       <c r="I5" t="s">
-        <v>364</v>
+        <v>349</v>
       </c>
       <c r="J5" t="s">
-        <v>364</v>
+        <v>349</v>
       </c>
       <c r="K5" t="s">
-        <v>365</v>
+        <v>350</v>
       </c>
       <c r="L5" t="s">
         <v>62</v>
       </c>
       <c r="M5" t="s">
-        <v>366</v>
+        <v>351</v>
       </c>
       <c r="N5" t="s">
-        <v>367</v>
+        <v>352</v>
       </c>
       <c r="O5" t="s">
-        <v>368</v>
+        <v>353</v>
       </c>
       <c r="P5" t="s">
-        <v>369</v>
+        <v>354</v>
       </c>
       <c r="Q5" t="s">
-        <v>370</v>
+        <v>355</v>
       </c>
       <c r="R5" t="s">
-        <v>371</v>
+        <v>356</v>
       </c>
       <c r="S5" t="s">
-        <v>372</v>
+        <v>357</v>
       </c>
       <c r="T5" t="s">
-        <v>373</v>
+        <v>358</v>
       </c>
       <c r="V5" t="s">
-        <v>373</v>
+        <v>358</v>
       </c>
       <c r="X5" t="s">
-        <v>374</v>
+        <v>359</v>
       </c>
       <c r="Y5" t="s">
-        <v>375</v>
+        <v>360</v>
       </c>
       <c r="Z5" t="s">
-        <v>372</v>
+        <v>357</v>
       </c>
     </row>
     <row r="6" spans="1:39">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6">
         <v>28</v>
       </c>
       <c r="C6" t="s">
-        <v>376</v>
+        <v>361</v>
       </c>
       <c r="D6" t="s">
-        <v>377</v>
+        <v>362</v>
       </c>
       <c r="E6">
         <v>2006</v>
       </c>
       <c r="F6">
         <v>1</v>
       </c>
       <c r="G6">
         <v>1</v>
       </c>
       <c r="H6">
         <v>2</v>
       </c>
       <c r="I6" t="s">
-        <v>378</v>
+        <v>363</v>
       </c>
       <c r="J6" t="s">
-        <v>378</v>
+        <v>363</v>
       </c>
       <c r="K6" t="s">
-        <v>379</v>
+        <v>364</v>
       </c>
       <c r="L6" t="s">
-        <v>380</v>
+        <v>365</v>
       </c>
       <c r="M6" t="s">
-        <v>381</v>
+        <v>366</v>
       </c>
       <c r="N6" t="s">
-        <v>382</v>
+        <v>367</v>
       </c>
       <c r="O6" t="s">
-        <v>383</v>
+        <v>368</v>
       </c>
       <c r="P6" t="s">
         <v>245</v>
       </c>
       <c r="Q6" t="s">
-        <v>384</v>
+        <v>369</v>
       </c>
       <c r="R6" t="s">
-        <v>385</v>
+        <v>370</v>
       </c>
       <c r="S6" t="s">
-        <v>386</v>
+        <v>371</v>
       </c>
       <c r="T6" t="s">
-        <v>387</v>
+        <v>372</v>
       </c>
       <c r="V6" t="s">
-        <v>387</v>
+        <v>372</v>
       </c>
       <c r="X6" t="s">
-        <v>388</v>
+        <v>373</v>
       </c>
       <c r="Y6" t="s">
-        <v>389</v>
+        <v>374</v>
       </c>
       <c r="Z6" t="s">
-        <v>386</v>
+        <v>371</v>
       </c>
     </row>
     <row r="7" spans="1:39">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7">
         <v>30</v>
       </c>
       <c r="C7" t="s">
-        <v>390</v>
+        <v>375</v>
       </c>
       <c r="D7" t="s">
-        <v>391</v>
+        <v>376</v>
       </c>
       <c r="E7">
         <v>2006</v>
       </c>
       <c r="F7">
         <v>2</v>
       </c>
       <c r="G7">
         <v>2</v>
       </c>
       <c r="H7">
         <v>4</v>
       </c>
       <c r="I7" t="s">
-        <v>392</v>
+        <v>377</v>
       </c>
       <c r="J7" t="s">
-        <v>392</v>
+        <v>377</v>
       </c>
       <c r="K7" t="s">
-        <v>393</v>
+        <v>378</v>
       </c>
       <c r="L7" t="s">
-        <v>394</v>
+        <v>379</v>
       </c>
       <c r="M7" t="s">
-        <v>395</v>
+        <v>380</v>
       </c>
       <c r="N7" t="s">
-        <v>396</v>
+        <v>381</v>
       </c>
       <c r="O7" t="s">
-        <v>397</v>
+        <v>382</v>
       </c>
       <c r="P7" t="s">
         <v>91</v>
       </c>
       <c r="Q7" t="s">
-        <v>398</v>
+        <v>383</v>
       </c>
       <c r="R7" t="s">
-        <v>322</v>
+        <v>307</v>
       </c>
       <c r="S7" t="s">
-        <v>399</v>
+        <v>384</v>
       </c>
       <c r="T7" t="s">
-        <v>400</v>
+        <v>385</v>
       </c>
       <c r="V7" t="s">
-        <v>400</v>
+        <v>385</v>
       </c>
       <c r="X7" t="s">
-        <v>401</v>
+        <v>386</v>
       </c>
       <c r="Y7" t="s">
-        <v>402</v>
+        <v>387</v>
       </c>
       <c r="Z7" t="s">
-        <v>399</v>
+        <v>384</v>
       </c>
     </row>
     <row r="8" spans="1:39">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8">
         <v>24</v>
       </c>
       <c r="C8" t="s">
-        <v>403</v>
+        <v>388</v>
       </c>
       <c r="D8" t="s">
-        <v>404</v>
+        <v>389</v>
       </c>
       <c r="E8">
         <v>2006</v>
       </c>
       <c r="F8">
         <v>2</v>
       </c>
       <c r="G8">
         <v>0</v>
       </c>
       <c r="H8">
         <v>2</v>
       </c>
       <c r="I8" t="s">
-        <v>405</v>
+        <v>390</v>
       </c>
       <c r="J8" t="s">
-        <v>405</v>
+        <v>390</v>
       </c>
       <c r="K8" t="s">
-        <v>406</v>
+        <v>391</v>
       </c>
       <c r="L8" t="s">
-        <v>407</v>
+        <v>392</v>
       </c>
       <c r="M8" t="s">
-        <v>408</v>
+        <v>393</v>
       </c>
       <c r="N8" t="s">
-        <v>409</v>
+        <v>394</v>
       </c>
       <c r="O8" t="s">
-        <v>410</v>
+        <v>395</v>
       </c>
       <c r="P8" t="s">
-        <v>411</v>
+        <v>396</v>
       </c>
       <c r="Q8" t="s">
-        <v>412</v>
+        <v>397</v>
       </c>
       <c r="R8" t="s">
-        <v>413</v>
+        <v>398</v>
       </c>
       <c r="S8" t="s">
-        <v>414</v>
+        <v>399</v>
       </c>
       <c r="T8" t="s">
-        <v>415</v>
+        <v>400</v>
       </c>
       <c r="V8" t="s">
-        <v>415</v>
+        <v>400</v>
       </c>
       <c r="X8" t="s">
-        <v>416</v>
+        <v>401</v>
       </c>
       <c r="Y8" t="s">
-        <v>417</v>
+        <v>402</v>
       </c>
       <c r="Z8" t="s">
-        <v>414</v>
+        <v>399</v>
       </c>
     </row>
     <row r="9" spans="1:39">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9">
         <v>34</v>
       </c>
       <c r="C9" t="s">
-        <v>418</v>
+        <v>403</v>
       </c>
       <c r="D9" t="s">
         <v>42</v>
       </c>
       <c r="E9">
         <v>2005</v>
       </c>
       <c r="F9">
         <v>2</v>
       </c>
       <c r="G9">
         <v>4</v>
       </c>
       <c r="H9">
         <v>6</v>
       </c>
       <c r="I9" t="s">
-        <v>419</v>
+        <v>404</v>
       </c>
       <c r="J9" t="s">
-        <v>419</v>
+        <v>404</v>
       </c>
       <c r="K9" t="s">
-        <v>420</v>
+        <v>405</v>
       </c>
       <c r="L9" t="s">
-        <v>421</v>
+        <v>406</v>
       </c>
       <c r="M9" t="s">
-        <v>422</v>
+        <v>407</v>
       </c>
       <c r="N9" t="s">
-        <v>423</v>
+        <v>408</v>
       </c>
       <c r="O9" t="s">
-        <v>424</v>
+        <v>409</v>
       </c>
       <c r="P9" t="s">
         <v>286</v>
       </c>
       <c r="Q9" t="s">
-        <v>425</v>
+        <v>410</v>
       </c>
       <c r="R9" t="s">
-        <v>426</v>
+        <v>411</v>
       </c>
       <c r="S9" t="s">
-        <v>427</v>
+        <v>412</v>
       </c>
       <c r="T9" t="s">
-        <v>428</v>
+        <v>413</v>
       </c>
       <c r="V9" t="s">
-        <v>428</v>
+        <v>413</v>
       </c>
       <c r="X9" t="s">
-        <v>429</v>
+        <v>414</v>
       </c>
       <c r="Y9" t="s">
-        <v>430</v>
+        <v>415</v>
       </c>
       <c r="Z9" t="s">
-        <v>427</v>
+        <v>412</v>
       </c>
     </row>
     <row r="10" spans="1:39">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10">
         <v>26</v>
       </c>
       <c r="C10" t="s">
-        <v>431</v>
+        <v>416</v>
       </c>
       <c r="D10" t="s">
         <v>69</v>
       </c>
       <c r="E10">
         <v>2006</v>
       </c>
       <c r="F10">
         <v>4</v>
       </c>
       <c r="G10">
         <v>2</v>
       </c>
       <c r="H10">
         <v>6</v>
       </c>
       <c r="I10" t="s">
-        <v>432</v>
+        <v>417</v>
       </c>
       <c r="J10" t="s">
-        <v>432</v>
+        <v>417</v>
       </c>
       <c r="K10" t="s">
-        <v>433</v>
+        <v>418</v>
       </c>
       <c r="L10" t="s">
         <v>196</v>
       </c>
       <c r="M10" t="s">
-        <v>434</v>
+        <v>419</v>
       </c>
       <c r="N10" t="s">
-        <v>435</v>
+        <v>420</v>
       </c>
       <c r="O10" t="s">
-        <v>436</v>
+        <v>421</v>
       </c>
       <c r="P10" t="s">
         <v>76</v>
       </c>
       <c r="Q10" t="s">
-        <v>437</v>
+        <v>422</v>
       </c>
       <c r="R10" t="s">
-        <v>438</v>
+        <v>423</v>
       </c>
       <c r="S10" t="s">
-        <v>439</v>
+        <v>424</v>
       </c>
       <c r="T10" t="s">
-        <v>440</v>
+        <v>425</v>
       </c>
       <c r="V10" t="s">
-        <v>440</v>
+        <v>425</v>
       </c>
       <c r="X10" t="s">
-        <v>441</v>
+        <v>426</v>
       </c>
       <c r="Y10" t="s">
-        <v>442</v>
+        <v>427</v>
       </c>
       <c r="Z10" t="s">
-        <v>439</v>
+        <v>424</v>
       </c>
     </row>
     <row r="11" spans="1:39">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11">
         <v>25</v>
       </c>
       <c r="C11" t="s">
-        <v>443</v>
+        <v>428</v>
       </c>
       <c r="D11" t="s">
         <v>239</v>
       </c>
       <c r="E11">
         <v>2006</v>
       </c>
       <c r="F11">
         <v>3</v>
       </c>
       <c r="G11">
         <v>2</v>
       </c>
       <c r="H11">
         <v>5</v>
       </c>
       <c r="I11" t="s">
-        <v>444</v>
+        <v>429</v>
       </c>
       <c r="J11" t="s">
-        <v>444</v>
+        <v>429</v>
       </c>
       <c r="K11" t="s">
         <v>143</v>
       </c>
       <c r="L11" t="s">
-        <v>445</v>
+        <v>430</v>
       </c>
       <c r="M11" t="s">
-        <v>446</v>
+        <v>431</v>
       </c>
       <c r="N11" t="s">
-        <v>447</v>
+        <v>432</v>
       </c>
       <c r="O11" t="s">
-        <v>448</v>
+        <v>433</v>
       </c>
       <c r="P11" t="s">
         <v>86</v>
       </c>
       <c r="Q11" t="s">
-        <v>449</v>
+        <v>434</v>
       </c>
       <c r="R11" t="s">
-        <v>450</v>
+        <v>435</v>
       </c>
       <c r="S11" t="s">
-        <v>451</v>
+        <v>436</v>
       </c>
       <c r="T11" t="s">
         <v>127</v>
       </c>
       <c r="V11" t="s">
         <v>127</v>
       </c>
       <c r="X11" t="s">
-        <v>452</v>
+        <v>437</v>
       </c>
       <c r="Y11" t="s">
-        <v>453</v>
+        <v>438</v>
       </c>
       <c r="Z11" t="s">
-        <v>451</v>
+        <v>436</v>
       </c>
     </row>
     <row r="12" spans="1:39">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12">
         <v>27</v>
       </c>
       <c r="C12" t="s">
-        <v>454</v>
+        <v>439</v>
       </c>
       <c r="D12" t="s">
-        <v>455</v>
+        <v>440</v>
       </c>
       <c r="E12">
         <v>2006</v>
       </c>
       <c r="F12">
         <v>4</v>
       </c>
       <c r="G12">
         <v>2</v>
       </c>
       <c r="H12">
         <v>6</v>
       </c>
       <c r="I12" t="s">
-        <v>456</v>
+        <v>441</v>
       </c>
       <c r="J12" t="s">
-        <v>456</v>
+        <v>441</v>
       </c>
       <c r="K12" t="s">
-        <v>457</v>
+        <v>442</v>
       </c>
       <c r="L12" t="s">
-        <v>458</v>
+        <v>443</v>
       </c>
       <c r="M12" t="s">
-        <v>459</v>
+        <v>444</v>
       </c>
       <c r="N12" t="s">
-        <v>460</v>
+        <v>445</v>
       </c>
       <c r="O12" t="s">
-        <v>461</v>
+        <v>446</v>
       </c>
       <c r="P12" t="s">
-        <v>462</v>
+        <v>447</v>
       </c>
       <c r="Q12" t="s">
-        <v>463</v>
+        <v>448</v>
       </c>
       <c r="R12" t="s">
-        <v>438</v>
+        <v>423</v>
       </c>
       <c r="S12" t="s">
-        <v>464</v>
+        <v>449</v>
       </c>
       <c r="T12" t="s">
-        <v>465</v>
+        <v>450</v>
       </c>
       <c r="V12" t="s">
-        <v>465</v>
+        <v>450</v>
       </c>
       <c r="X12" t="s">
-        <v>466</v>
+        <v>451</v>
       </c>
       <c r="Y12" t="s">
-        <v>467</v>
+        <v>452</v>
       </c>
       <c r="Z12" t="s">
-        <v>464</v>
+        <v>449</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AM31"/>
   <sheetViews>
@@ -7009,2260 +6896,2260 @@
       <c r="Z1" s="1" t="s">
         <v>25</v>
       </c>
       <c r="AA1" s="1"/>
       <c r="AB1" s="1"/>
       <c r="AC1" s="1"/>
       <c r="AD1" s="1"/>
       <c r="AE1" s="1"/>
       <c r="AF1" s="1"/>
       <c r="AG1" s="1"/>
       <c r="AH1" s="1"/>
       <c r="AI1" s="1"/>
       <c r="AJ1" s="1"/>
       <c r="AK1" s="1"/>
       <c r="AL1" s="1"/>
       <c r="AM1" s="1"/>
     </row>
     <row r="2" spans="1:39">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2">
         <v>44</v>
       </c>
       <c r="C2" t="s">
-        <v>468</v>
+        <v>453</v>
       </c>
       <c r="D2" t="s">
-        <v>455</v>
+        <v>440</v>
       </c>
       <c r="E2">
         <v>2007</v>
       </c>
       <c r="F2">
         <v>0</v>
       </c>
       <c r="G2">
         <v>0</v>
       </c>
       <c r="H2">
         <v>0</v>
       </c>
       <c r="I2" t="s">
-        <v>469</v>
+        <v>454</v>
       </c>
       <c r="J2" t="s">
-        <v>469</v>
+        <v>454</v>
       </c>
       <c r="K2" t="s">
-        <v>470</v>
+        <v>455</v>
       </c>
       <c r="L2" t="s">
-        <v>471</v>
+        <v>456</v>
       </c>
       <c r="M2" t="s">
-        <v>472</v>
+        <v>457</v>
       </c>
       <c r="N2" t="s">
-        <v>473</v>
+        <v>458</v>
       </c>
       <c r="O2" t="s">
-        <v>474</v>
+        <v>459</v>
       </c>
       <c r="P2" t="s">
-        <v>475</v>
+        <v>460</v>
       </c>
       <c r="Q2" t="s">
-        <v>476</v>
+        <v>461</v>
       </c>
       <c r="R2" t="s">
         <v>189</v>
       </c>
       <c r="S2" t="s">
-        <v>477</v>
+        <v>462</v>
       </c>
       <c r="T2" t="s">
-        <v>478</v>
+        <v>463</v>
       </c>
       <c r="V2" t="s">
-        <v>478</v>
+        <v>463</v>
       </c>
       <c r="X2" t="s">
-        <v>479</v>
+        <v>464</v>
       </c>
       <c r="Y2" t="s">
-        <v>480</v>
+        <v>465</v>
       </c>
       <c r="Z2" t="s">
-        <v>477</v>
+        <v>462</v>
       </c>
     </row>
     <row r="3" spans="1:39">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3">
         <v>42</v>
       </c>
       <c r="C3" t="s">
-        <v>481</v>
+        <v>466</v>
       </c>
       <c r="D3" t="s">
-        <v>482</v>
+        <v>467</v>
       </c>
       <c r="E3">
         <v>2007</v>
       </c>
       <c r="F3">
         <v>0</v>
       </c>
       <c r="G3">
         <v>1</v>
       </c>
       <c r="H3">
         <v>1</v>
       </c>
       <c r="I3" t="s">
-        <v>483</v>
+        <v>468</v>
       </c>
       <c r="J3" t="s">
-        <v>483</v>
+        <v>468</v>
       </c>
       <c r="K3" t="s">
-        <v>484</v>
+        <v>469</v>
       </c>
       <c r="L3" t="s">
-        <v>485</v>
+        <v>470</v>
       </c>
       <c r="M3" t="s">
         <v>189</v>
       </c>
       <c r="N3" t="s">
-        <v>486</v>
+        <v>471</v>
       </c>
       <c r="O3" t="s">
-        <v>487</v>
+        <v>472</v>
       </c>
       <c r="P3" t="s">
-        <v>488</v>
+        <v>473</v>
       </c>
       <c r="Q3" t="s">
-        <v>489</v>
+        <v>474</v>
       </c>
       <c r="R3" t="s">
-        <v>490</v>
+        <v>475</v>
       </c>
       <c r="S3" t="s">
-        <v>491</v>
+        <v>476</v>
       </c>
       <c r="T3" t="s">
-        <v>492</v>
+        <v>477</v>
       </c>
       <c r="V3" t="s">
-        <v>492</v>
+        <v>477</v>
       </c>
       <c r="X3" t="s">
-        <v>493</v>
+        <v>478</v>
       </c>
       <c r="Y3" t="s">
-        <v>494</v>
+        <v>479</v>
       </c>
       <c r="Z3" t="s">
-        <v>491</v>
+        <v>476</v>
       </c>
     </row>
     <row r="4" spans="1:39">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4">
         <v>59</v>
       </c>
       <c r="C4" t="s">
-        <v>495</v>
+        <v>480</v>
       </c>
       <c r="D4" t="s">
-        <v>496</v>
+        <v>481</v>
       </c>
       <c r="E4">
         <v>2007</v>
       </c>
       <c r="F4">
         <v>1</v>
       </c>
       <c r="G4">
         <v>1</v>
       </c>
       <c r="H4">
         <v>2</v>
       </c>
       <c r="I4" t="s">
-        <v>497</v>
+        <v>482</v>
       </c>
       <c r="J4" t="s">
-        <v>497</v>
+        <v>482</v>
       </c>
       <c r="K4" t="s">
-        <v>498</v>
+        <v>483</v>
       </c>
       <c r="L4" t="s">
-        <v>499</v>
+        <v>484</v>
       </c>
       <c r="M4" t="s">
         <v>194</v>
       </c>
       <c r="N4" t="s">
-        <v>500</v>
+        <v>485</v>
       </c>
       <c r="O4" t="s">
-        <v>501</v>
+        <v>486</v>
       </c>
       <c r="P4" t="s">
-        <v>502</v>
+        <v>487</v>
       </c>
       <c r="Q4" t="s">
-        <v>503</v>
+        <v>488</v>
       </c>
       <c r="R4" t="s">
-        <v>504</v>
+        <v>489</v>
       </c>
       <c r="S4" t="s">
-        <v>505</v>
+        <v>490</v>
       </c>
       <c r="T4" t="s">
-        <v>506</v>
+        <v>491</v>
       </c>
       <c r="V4" t="s">
-        <v>506</v>
+        <v>491</v>
       </c>
       <c r="X4" t="s">
-        <v>507</v>
+        <v>492</v>
       </c>
       <c r="Y4" t="s">
-        <v>508</v>
+        <v>493</v>
       </c>
       <c r="Z4" t="s">
-        <v>505</v>
+        <v>490</v>
       </c>
     </row>
     <row r="5" spans="1:39">
       <c r="A5">
         <v>4</v>
       </c>
       <c r="B5">
         <v>60</v>
       </c>
       <c r="C5" t="s">
-        <v>509</v>
+        <v>494</v>
       </c>
       <c r="D5" t="s">
-        <v>510</v>
+        <v>495</v>
       </c>
       <c r="E5">
         <v>2008</v>
       </c>
       <c r="F5">
         <v>1</v>
       </c>
       <c r="G5">
         <v>1</v>
       </c>
       <c r="H5">
         <v>2</v>
       </c>
       <c r="I5" t="s">
-        <v>511</v>
+        <v>496</v>
       </c>
       <c r="J5" t="s">
-        <v>511</v>
+        <v>496</v>
       </c>
       <c r="K5" t="s">
-        <v>512</v>
+        <v>497</v>
       </c>
       <c r="L5" t="s">
-        <v>513</v>
+        <v>498</v>
       </c>
       <c r="M5" t="s">
         <v>160</v>
       </c>
       <c r="N5" t="s">
-        <v>514</v>
+        <v>499</v>
       </c>
       <c r="O5" t="s">
-        <v>487</v>
+        <v>472</v>
       </c>
       <c r="P5" t="s">
-        <v>515</v>
+        <v>500</v>
       </c>
       <c r="Q5" t="s">
-        <v>516</v>
+        <v>501</v>
       </c>
       <c r="R5" t="s">
-        <v>517</v>
+        <v>502</v>
       </c>
       <c r="S5" t="s">
-        <v>423</v>
+        <v>408</v>
       </c>
       <c r="T5" t="s">
-        <v>518</v>
+        <v>503</v>
       </c>
       <c r="V5" t="s">
-        <v>518</v>
+        <v>503</v>
       </c>
       <c r="X5" t="s">
         <v>264</v>
       </c>
       <c r="Y5" t="s">
-        <v>519</v>
+        <v>504</v>
       </c>
       <c r="Z5" t="s">
-        <v>423</v>
+        <v>408</v>
       </c>
     </row>
     <row r="6" spans="1:39">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6">
         <v>56</v>
       </c>
       <c r="C6" t="s">
-        <v>520</v>
+        <v>505</v>
       </c>
       <c r="D6" t="s">
-        <v>496</v>
+        <v>481</v>
       </c>
       <c r="E6">
         <v>2007</v>
       </c>
       <c r="F6">
         <v>1</v>
       </c>
       <c r="G6">
         <v>1</v>
       </c>
       <c r="H6">
         <v>2</v>
       </c>
       <c r="I6" t="s">
-        <v>521</v>
+        <v>506</v>
       </c>
       <c r="J6" t="s">
-        <v>521</v>
+        <v>506</v>
       </c>
       <c r="K6" t="s">
-        <v>522</v>
+        <v>507</v>
       </c>
       <c r="L6" t="s">
-        <v>523</v>
+        <v>508</v>
       </c>
       <c r="M6" t="s">
-        <v>524</v>
+        <v>509</v>
       </c>
       <c r="N6" t="s">
-        <v>525</v>
+        <v>510</v>
       </c>
       <c r="O6" t="s">
-        <v>526</v>
+        <v>511</v>
       </c>
       <c r="P6" t="s">
         <v>76</v>
       </c>
       <c r="Q6" t="s">
-        <v>527</v>
+        <v>512</v>
       </c>
       <c r="R6" t="s">
-        <v>528</v>
+        <v>513</v>
       </c>
       <c r="S6" t="s">
-        <v>529</v>
+        <v>514</v>
       </c>
       <c r="T6" t="s">
-        <v>530</v>
+        <v>515</v>
       </c>
       <c r="V6" t="s">
-        <v>530</v>
+        <v>515</v>
       </c>
       <c r="X6" t="s">
-        <v>531</v>
+        <v>516</v>
       </c>
       <c r="Y6" t="s">
-        <v>532</v>
+        <v>517</v>
       </c>
       <c r="Z6" t="s">
-        <v>529</v>
+        <v>514</v>
       </c>
     </row>
     <row r="7" spans="1:39">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7">
         <v>43</v>
       </c>
       <c r="C7" t="s">
-        <v>533</v>
+        <v>518</v>
       </c>
       <c r="D7" t="s">
-        <v>534</v>
+        <v>519</v>
       </c>
       <c r="E7">
         <v>2008</v>
       </c>
       <c r="F7">
         <v>2</v>
       </c>
       <c r="G7">
         <v>2</v>
       </c>
       <c r="H7">
         <v>4</v>
       </c>
       <c r="I7" t="s">
-        <v>535</v>
+        <v>520</v>
       </c>
       <c r="J7" t="s">
-        <v>535</v>
+        <v>520</v>
       </c>
       <c r="K7" t="s">
-        <v>536</v>
+        <v>521</v>
       </c>
       <c r="L7" t="s">
-        <v>537</v>
+        <v>522</v>
       </c>
       <c r="M7" t="s">
-        <v>538</v>
+        <v>523</v>
       </c>
       <c r="N7" t="s">
-        <v>539</v>
+        <v>524</v>
       </c>
       <c r="O7" t="s">
-        <v>540</v>
+        <v>525</v>
       </c>
       <c r="P7" t="s">
         <v>78</v>
       </c>
       <c r="Q7" t="s">
-        <v>541</v>
+        <v>526</v>
       </c>
       <c r="R7" t="s">
-        <v>542</v>
+        <v>527</v>
       </c>
       <c r="S7" t="s">
-        <v>543</v>
+        <v>528</v>
       </c>
       <c r="T7" t="s">
-        <v>544</v>
+        <v>529</v>
       </c>
       <c r="V7" t="s">
-        <v>544</v>
+        <v>529</v>
       </c>
       <c r="X7" t="s">
-        <v>545</v>
+        <v>530</v>
       </c>
       <c r="Y7" t="s">
-        <v>546</v>
+        <v>531</v>
       </c>
       <c r="Z7" t="s">
-        <v>543</v>
+        <v>528</v>
       </c>
     </row>
     <row r="8" spans="1:39">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8">
         <v>41</v>
       </c>
       <c r="C8" t="s">
-        <v>547</v>
+        <v>532</v>
       </c>
       <c r="D8" t="s">
-        <v>404</v>
+        <v>389</v>
       </c>
       <c r="E8">
         <v>2008</v>
       </c>
       <c r="F8">
         <v>2</v>
       </c>
       <c r="G8">
         <v>2</v>
       </c>
       <c r="H8">
         <v>4</v>
       </c>
       <c r="I8" t="s">
-        <v>548</v>
+        <v>533</v>
       </c>
       <c r="J8" t="s">
-        <v>548</v>
+        <v>533</v>
       </c>
       <c r="K8" t="s">
-        <v>549</v>
+        <v>534</v>
       </c>
       <c r="L8" t="s">
-        <v>550</v>
+        <v>535</v>
       </c>
       <c r="M8" t="s">
-        <v>551</v>
+        <v>536</v>
       </c>
       <c r="N8" t="s">
-        <v>552</v>
+        <v>537</v>
       </c>
       <c r="O8" t="s">
-        <v>553</v>
+        <v>538</v>
       </c>
       <c r="P8" t="s">
         <v>158</v>
       </c>
       <c r="Q8" t="s">
-        <v>554</v>
+        <v>539</v>
       </c>
       <c r="R8" t="s">
         <v>286</v>
       </c>
       <c r="S8" t="s">
-        <v>555</v>
+        <v>540</v>
       </c>
       <c r="T8" t="s">
-        <v>556</v>
+        <v>541</v>
       </c>
       <c r="V8" t="s">
-        <v>556</v>
+        <v>541</v>
       </c>
       <c r="X8" t="s">
-        <v>557</v>
+        <v>542</v>
       </c>
       <c r="Y8" t="s">
-        <v>558</v>
+        <v>543</v>
       </c>
       <c r="Z8" t="s">
-        <v>555</v>
+        <v>540</v>
       </c>
     </row>
     <row r="9" spans="1:39">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9">
         <v>52</v>
       </c>
       <c r="C9" t="s">
-        <v>559</v>
+        <v>544</v>
       </c>
       <c r="D9" t="s">
-        <v>560</v>
+        <v>545</v>
       </c>
       <c r="E9">
         <v>2008</v>
       </c>
       <c r="F9">
         <v>2</v>
       </c>
       <c r="G9">
         <v>0</v>
       </c>
       <c r="H9">
         <v>2</v>
       </c>
       <c r="I9" t="s">
-        <v>561</v>
+        <v>546</v>
       </c>
       <c r="J9" t="s">
-        <v>561</v>
+        <v>546</v>
       </c>
       <c r="K9" t="s">
         <v>257</v>
       </c>
       <c r="L9" t="s">
-        <v>516</v>
+        <v>501</v>
       </c>
       <c r="M9" t="s">
-        <v>562</v>
+        <v>547</v>
       </c>
       <c r="N9" t="s">
-        <v>563</v>
+        <v>548</v>
       </c>
       <c r="O9" t="s">
-        <v>564</v>
+        <v>549</v>
       </c>
       <c r="P9" t="s">
-        <v>565</v>
+        <v>550</v>
       </c>
       <c r="Q9" t="s">
-        <v>566</v>
+        <v>551</v>
       </c>
       <c r="R9" t="s">
         <v>88</v>
       </c>
       <c r="S9" t="s">
-        <v>567</v>
+        <v>552</v>
       </c>
       <c r="T9" t="s">
-        <v>568</v>
+        <v>553</v>
       </c>
       <c r="V9" t="s">
-        <v>568</v>
+        <v>553</v>
       </c>
       <c r="X9" t="s">
-        <v>569</v>
+        <v>554</v>
       </c>
       <c r="Y9" t="s">
-        <v>570</v>
+        <v>555</v>
       </c>
       <c r="Z9" t="s">
-        <v>567</v>
+        <v>552</v>
       </c>
     </row>
     <row r="10" spans="1:39">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10">
         <v>36</v>
       </c>
       <c r="C10" t="s">
-        <v>571</v>
+        <v>556</v>
       </c>
       <c r="D10" t="s">
-        <v>572</v>
+        <v>557</v>
       </c>
       <c r="E10">
         <v>2008</v>
       </c>
       <c r="F10">
         <v>2</v>
       </c>
       <c r="G10">
         <v>1</v>
       </c>
       <c r="H10">
         <v>3</v>
       </c>
       <c r="I10" t="s">
-        <v>573</v>
+        <v>558</v>
       </c>
       <c r="J10" t="s">
-        <v>573</v>
+        <v>558</v>
       </c>
       <c r="K10" t="s">
         <v>268</v>
       </c>
       <c r="L10" t="s">
-        <v>554</v>
+        <v>539</v>
       </c>
       <c r="M10" t="s">
-        <v>574</v>
+        <v>559</v>
       </c>
       <c r="N10" t="s">
-        <v>575</v>
+        <v>560</v>
       </c>
       <c r="O10" t="s">
-        <v>576</v>
+        <v>561</v>
       </c>
       <c r="P10" t="s">
-        <v>488</v>
+        <v>473</v>
       </c>
       <c r="Q10" t="s">
-        <v>577</v>
+        <v>562</v>
       </c>
       <c r="R10" t="s">
         <v>229</v>
       </c>
       <c r="S10" t="s">
-        <v>578</v>
+        <v>563</v>
       </c>
       <c r="T10" t="s">
-        <v>579</v>
+        <v>564</v>
       </c>
       <c r="V10" t="s">
-        <v>579</v>
+        <v>564</v>
       </c>
       <c r="X10" t="s">
-        <v>580</v>
+        <v>565</v>
       </c>
       <c r="Y10" t="s">
-        <v>581</v>
+        <v>566</v>
       </c>
       <c r="Z10" t="s">
-        <v>578</v>
+        <v>563</v>
       </c>
     </row>
     <row r="11" spans="1:39">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11">
         <v>55</v>
       </c>
       <c r="C11" t="s">
-        <v>582</v>
+        <v>567</v>
       </c>
       <c r="D11" t="s">
-        <v>583</v>
+        <v>568</v>
       </c>
       <c r="E11">
         <v>2008</v>
       </c>
       <c r="F11">
         <v>0</v>
       </c>
       <c r="G11">
         <v>2</v>
       </c>
       <c r="H11">
         <v>2</v>
       </c>
       <c r="I11" t="s">
-        <v>584</v>
+        <v>569</v>
       </c>
       <c r="J11" t="s">
-        <v>584</v>
+        <v>569</v>
       </c>
       <c r="K11" t="s">
-        <v>585</v>
+        <v>570</v>
       </c>
       <c r="L11" t="s">
-        <v>586</v>
+        <v>571</v>
       </c>
       <c r="M11" t="s">
-        <v>587</v>
+        <v>572</v>
       </c>
       <c r="N11" t="s">
-        <v>588</v>
+        <v>573</v>
       </c>
       <c r="O11" t="s">
-        <v>589</v>
+        <v>574</v>
       </c>
       <c r="P11" t="s">
-        <v>322</v>
+        <v>307</v>
       </c>
       <c r="Q11" t="s">
-        <v>590</v>
+        <v>575</v>
       </c>
       <c r="R11" t="s">
-        <v>591</v>
+        <v>576</v>
       </c>
       <c r="S11" t="s">
-        <v>592</v>
+        <v>577</v>
       </c>
       <c r="T11" t="s">
-        <v>593</v>
+        <v>578</v>
       </c>
       <c r="V11" t="s">
-        <v>593</v>
+        <v>578</v>
       </c>
       <c r="X11" t="s">
-        <v>434</v>
+        <v>419</v>
       </c>
       <c r="Y11" t="s">
-        <v>594</v>
+        <v>579</v>
       </c>
       <c r="Z11" t="s">
-        <v>592</v>
+        <v>577</v>
       </c>
     </row>
     <row r="12" spans="1:39">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12">
         <v>61</v>
       </c>
       <c r="C12" t="s">
-        <v>595</v>
+        <v>580</v>
       </c>
       <c r="D12" t="s">
-        <v>596</v>
+        <v>581</v>
       </c>
       <c r="E12">
         <v>2007</v>
       </c>
       <c r="F12">
         <v>0</v>
       </c>
       <c r="G12">
         <v>4</v>
       </c>
       <c r="H12">
         <v>4</v>
       </c>
       <c r="I12" t="s">
-        <v>597</v>
+        <v>582</v>
       </c>
       <c r="J12" t="s">
-        <v>597</v>
+        <v>582</v>
       </c>
       <c r="K12" t="s">
         <v>268</v>
       </c>
       <c r="L12" t="s">
-        <v>518</v>
+        <v>503</v>
       </c>
       <c r="M12" t="s">
-        <v>598</v>
+        <v>583</v>
       </c>
       <c r="N12" t="s">
-        <v>599</v>
+        <v>584</v>
       </c>
       <c r="O12" t="s">
-        <v>600</v>
+        <v>585</v>
       </c>
       <c r="P12" t="s">
-        <v>475</v>
+        <v>460</v>
       </c>
       <c r="Q12" t="s">
-        <v>601</v>
+        <v>586</v>
       </c>
       <c r="R12" t="s">
-        <v>602</v>
+        <v>587</v>
       </c>
       <c r="S12" t="s">
-        <v>603</v>
+        <v>588</v>
       </c>
       <c r="T12" t="s">
-        <v>604</v>
+        <v>589</v>
       </c>
       <c r="V12" t="s">
-        <v>604</v>
+        <v>589</v>
       </c>
       <c r="X12" t="s">
-        <v>605</v>
+        <v>590</v>
       </c>
       <c r="Y12" t="s">
-        <v>606</v>
+        <v>591</v>
       </c>
       <c r="Z12" t="s">
-        <v>603</v>
+        <v>588</v>
       </c>
     </row>
     <row r="13" spans="1:39">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13">
         <v>58</v>
       </c>
       <c r="C13" t="s">
-        <v>607</v>
+        <v>592</v>
       </c>
       <c r="D13" t="s">
-        <v>608</v>
+        <v>593</v>
       </c>
       <c r="E13">
         <v>2008</v>
       </c>
       <c r="F13">
         <v>1</v>
       </c>
       <c r="G13">
         <v>1</v>
       </c>
       <c r="H13">
         <v>2</v>
       </c>
       <c r="I13" t="s">
-        <v>609</v>
+        <v>594</v>
       </c>
       <c r="J13" t="s">
-        <v>609</v>
+        <v>594</v>
       </c>
       <c r="K13" t="s">
-        <v>610</v>
+        <v>595</v>
       </c>
       <c r="L13" t="s">
-        <v>611</v>
+        <v>596</v>
       </c>
       <c r="M13" t="s">
-        <v>612</v>
+        <v>597</v>
       </c>
       <c r="N13" t="s">
-        <v>613</v>
+        <v>598</v>
       </c>
       <c r="O13" t="s">
-        <v>614</v>
+        <v>599</v>
       </c>
       <c r="P13" t="s">
-        <v>615</v>
+        <v>600</v>
       </c>
       <c r="Q13" t="s">
-        <v>616</v>
+        <v>601</v>
       </c>
       <c r="R13" t="s">
-        <v>617</v>
+        <v>602</v>
       </c>
       <c r="S13" t="s">
-        <v>618</v>
+        <v>603</v>
       </c>
       <c r="T13" t="s">
-        <v>619</v>
+        <v>604</v>
       </c>
       <c r="V13" t="s">
-        <v>619</v>
+        <v>604</v>
       </c>
       <c r="X13" t="s">
-        <v>620</v>
+        <v>605</v>
       </c>
       <c r="Y13" t="s">
-        <v>621</v>
+        <v>606</v>
       </c>
       <c r="Z13" t="s">
-        <v>618</v>
+        <v>603</v>
       </c>
     </row>
     <row r="14" spans="1:39">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14">
         <v>40</v>
       </c>
       <c r="C14" t="s">
-        <v>622</v>
+        <v>607</v>
       </c>
       <c r="D14" t="s">
-        <v>623</v>
+        <v>608</v>
       </c>
       <c r="E14">
         <v>2007</v>
       </c>
       <c r="F14">
         <v>1</v>
       </c>
       <c r="G14">
         <v>1</v>
       </c>
       <c r="H14">
         <v>2</v>
       </c>
       <c r="I14" t="s">
-        <v>553</v>
+        <v>538</v>
       </c>
       <c r="J14" t="s">
-        <v>553</v>
+        <v>538</v>
       </c>
       <c r="K14" t="s">
-        <v>624</v>
+        <v>609</v>
       </c>
       <c r="L14" t="s">
-        <v>625</v>
+        <v>610</v>
       </c>
       <c r="M14" t="s">
-        <v>626</v>
+        <v>611</v>
       </c>
       <c r="N14" t="s">
-        <v>627</v>
+        <v>612</v>
       </c>
       <c r="O14" t="s">
-        <v>628</v>
+        <v>613</v>
       </c>
       <c r="P14" t="s">
-        <v>629</v>
+        <v>614</v>
       </c>
       <c r="Q14" t="s">
-        <v>630</v>
+        <v>615</v>
       </c>
       <c r="R14" t="s">
-        <v>631</v>
+        <v>616</v>
       </c>
       <c r="S14" t="s">
-        <v>632</v>
+        <v>617</v>
       </c>
       <c r="T14" t="s">
-        <v>633</v>
+        <v>618</v>
       </c>
       <c r="V14" t="s">
-        <v>633</v>
+        <v>618</v>
       </c>
       <c r="X14" t="s">
-        <v>634</v>
+        <v>619</v>
       </c>
       <c r="Y14" t="s">
-        <v>635</v>
+        <v>620</v>
       </c>
       <c r="Z14" t="s">
-        <v>632</v>
+        <v>617</v>
       </c>
     </row>
     <row r="15" spans="1:39">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15">
         <v>53</v>
       </c>
       <c r="C15" t="s">
-        <v>636</v>
+        <v>621</v>
       </c>
       <c r="D15" t="s">
-        <v>637</v>
+        <v>622</v>
       </c>
       <c r="E15">
         <v>2008</v>
       </c>
       <c r="F15">
         <v>1</v>
       </c>
       <c r="G15">
         <v>1</v>
       </c>
       <c r="H15">
         <v>2</v>
       </c>
       <c r="I15" t="s">
-        <v>638</v>
+        <v>623</v>
       </c>
       <c r="J15" t="s">
-        <v>638</v>
+        <v>623</v>
       </c>
       <c r="K15" t="s">
-        <v>639</v>
+        <v>624</v>
       </c>
       <c r="L15" t="s">
-        <v>640</v>
+        <v>625</v>
       </c>
       <c r="M15" t="s">
         <v>194</v>
       </c>
       <c r="N15" t="s">
-        <v>641</v>
+        <v>626</v>
       </c>
       <c r="O15" t="s">
-        <v>642</v>
+        <v>627</v>
       </c>
       <c r="P15" t="s">
         <v>245</v>
       </c>
       <c r="Q15" t="s">
-        <v>643</v>
+        <v>628</v>
       </c>
       <c r="R15" t="s">
-        <v>385</v>
+        <v>370</v>
       </c>
       <c r="S15" t="s">
         <v>40</v>
       </c>
       <c r="T15" t="s">
-        <v>644</v>
+        <v>629</v>
       </c>
       <c r="V15" t="s">
-        <v>644</v>
+        <v>629</v>
       </c>
       <c r="X15" t="s">
-        <v>645</v>
+        <v>630</v>
       </c>
       <c r="Y15" t="s">
-        <v>646</v>
+        <v>631</v>
       </c>
       <c r="Z15" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="16" spans="1:39">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16">
         <v>49</v>
       </c>
       <c r="C16" t="s">
-        <v>647</v>
+        <v>632</v>
       </c>
       <c r="D16" t="s">
-        <v>648</v>
+        <v>633</v>
       </c>
       <c r="E16">
         <v>2007</v>
       </c>
       <c r="F16">
         <v>2</v>
       </c>
       <c r="G16">
         <v>2</v>
       </c>
       <c r="H16">
         <v>4</v>
       </c>
       <c r="I16" t="s">
-        <v>649</v>
+        <v>634</v>
       </c>
       <c r="J16" t="s">
-        <v>649</v>
+        <v>634</v>
       </c>
       <c r="K16" t="s">
-        <v>650</v>
+        <v>635</v>
       </c>
       <c r="L16" t="s">
-        <v>651</v>
+        <v>636</v>
       </c>
       <c r="M16" t="s">
-        <v>652</v>
+        <v>637</v>
       </c>
       <c r="N16" t="s">
-        <v>653</v>
+        <v>638</v>
       </c>
       <c r="O16" t="s">
-        <v>654</v>
+        <v>639</v>
       </c>
       <c r="P16" t="s">
-        <v>655</v>
+        <v>640</v>
       </c>
       <c r="Q16" t="s">
-        <v>656</v>
+        <v>641</v>
       </c>
       <c r="R16" t="s">
-        <v>475</v>
+        <v>460</v>
       </c>
       <c r="S16" t="s">
-        <v>657</v>
+        <v>642</v>
       </c>
       <c r="T16" t="s">
-        <v>658</v>
+        <v>643</v>
       </c>
       <c r="V16" t="s">
-        <v>658</v>
+        <v>643</v>
       </c>
       <c r="X16" t="s">
         <v>264</v>
       </c>
       <c r="Y16" t="s">
-        <v>659</v>
+        <v>644</v>
       </c>
       <c r="Z16" t="s">
-        <v>657</v>
+        <v>642</v>
       </c>
     </row>
     <row r="17" spans="1:39">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17">
         <v>48</v>
       </c>
       <c r="C17" t="s">
-        <v>660</v>
+        <v>645</v>
       </c>
       <c r="D17" t="s">
-        <v>661</v>
+        <v>646</v>
       </c>
       <c r="E17">
         <v>2007</v>
       </c>
       <c r="F17">
         <v>3</v>
       </c>
       <c r="G17">
         <v>1</v>
       </c>
       <c r="H17">
         <v>4</v>
       </c>
       <c r="I17" t="s">
-        <v>662</v>
+        <v>647</v>
       </c>
       <c r="J17" t="s">
-        <v>662</v>
+        <v>647</v>
       </c>
       <c r="K17" t="s">
-        <v>663</v>
+        <v>648</v>
       </c>
       <c r="L17" t="s">
-        <v>664</v>
+        <v>649</v>
       </c>
       <c r="M17" t="s">
-        <v>665</v>
+        <v>650</v>
       </c>
       <c r="N17" t="s">
-        <v>666</v>
+        <v>651</v>
       </c>
       <c r="O17" t="s">
-        <v>667</v>
+        <v>652</v>
       </c>
       <c r="P17" t="s">
-        <v>668</v>
+        <v>653</v>
       </c>
       <c r="Q17" t="s">
-        <v>669</v>
+        <v>654</v>
       </c>
       <c r="R17" t="s">
         <v>229</v>
       </c>
       <c r="S17" t="s">
-        <v>670</v>
+        <v>655</v>
       </c>
       <c r="T17" t="s">
-        <v>671</v>
+        <v>656</v>
       </c>
       <c r="V17" t="s">
-        <v>671</v>
+        <v>656</v>
       </c>
       <c r="X17" t="s">
-        <v>545</v>
+        <v>530</v>
       </c>
       <c r="Y17" t="s">
-        <v>672</v>
+        <v>657</v>
       </c>
       <c r="Z17" t="s">
-        <v>670</v>
+        <v>655</v>
       </c>
     </row>
     <row r="18" spans="1:39">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18">
         <v>63</v>
       </c>
       <c r="C18" t="s">
-        <v>673</v>
+        <v>658</v>
       </c>
       <c r="D18" t="s">
         <v>170</v>
       </c>
       <c r="E18">
         <v>2008</v>
       </c>
       <c r="F18">
         <v>1</v>
       </c>
       <c r="G18">
         <v>1</v>
       </c>
       <c r="H18">
         <v>2</v>
       </c>
       <c r="I18" t="s">
         <v>233</v>
       </c>
       <c r="J18" t="s">
         <v>233</v>
       </c>
       <c r="K18" t="s">
         <v>172</v>
       </c>
       <c r="L18" t="s">
-        <v>674</v>
+        <v>659</v>
       </c>
       <c r="M18" t="s">
-        <v>675</v>
+        <v>660</v>
       </c>
       <c r="N18" t="s">
-        <v>676</v>
+        <v>661</v>
       </c>
       <c r="O18" t="s">
-        <v>677</v>
+        <v>662</v>
       </c>
       <c r="P18" t="s">
         <v>91</v>
       </c>
       <c r="Q18" t="s">
-        <v>678</v>
+        <v>663</v>
       </c>
       <c r="R18" t="s">
-        <v>679</v>
+        <v>664</v>
       </c>
       <c r="S18" t="s">
-        <v>680</v>
+        <v>665</v>
       </c>
       <c r="T18" t="s">
-        <v>681</v>
+        <v>666</v>
       </c>
       <c r="V18" t="s">
-        <v>681</v>
+        <v>666</v>
       </c>
       <c r="X18" t="s">
-        <v>682</v>
+        <v>667</v>
       </c>
       <c r="Y18" t="s">
-        <v>683</v>
+        <v>668</v>
       </c>
       <c r="Z18" t="s">
-        <v>680</v>
+        <v>665</v>
       </c>
     </row>
     <row r="19" spans="1:39">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19">
         <v>51</v>
       </c>
       <c r="C19" t="s">
-        <v>684</v>
+        <v>669</v>
       </c>
       <c r="D19" t="s">
-        <v>685</v>
+        <v>670</v>
       </c>
       <c r="E19">
         <v>2008</v>
       </c>
       <c r="F19">
         <v>1</v>
       </c>
       <c r="G19">
         <v>2</v>
       </c>
       <c r="H19">
         <v>3</v>
       </c>
       <c r="I19" t="s">
-        <v>686</v>
+        <v>671</v>
       </c>
       <c r="J19" t="s">
-        <v>686</v>
+        <v>671</v>
       </c>
       <c r="K19" t="s">
-        <v>687</v>
+        <v>672</v>
       </c>
       <c r="L19" t="s">
-        <v>688</v>
+        <v>673</v>
       </c>
       <c r="M19" t="s">
-        <v>689</v>
+        <v>674</v>
       </c>
       <c r="N19" t="s">
-        <v>690</v>
+        <v>675</v>
       </c>
       <c r="O19" t="s">
-        <v>691</v>
+        <v>676</v>
       </c>
       <c r="P19" t="s">
         <v>247</v>
       </c>
       <c r="Q19" t="s">
-        <v>692</v>
+        <v>677</v>
       </c>
       <c r="R19" t="s">
-        <v>549</v>
+        <v>534</v>
       </c>
       <c r="S19" t="s">
-        <v>693</v>
+        <v>678</v>
       </c>
       <c r="T19" t="s">
-        <v>694</v>
+        <v>679</v>
       </c>
       <c r="V19" t="s">
-        <v>694</v>
+        <v>679</v>
       </c>
       <c r="X19" t="s">
-        <v>695</v>
+        <v>680</v>
       </c>
       <c r="Y19" t="s">
-        <v>696</v>
+        <v>681</v>
       </c>
       <c r="Z19" t="s">
-        <v>693</v>
+        <v>678</v>
       </c>
     </row>
     <row r="20" spans="1:39">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20">
         <v>46</v>
       </c>
       <c r="C20" t="s">
-        <v>697</v>
+        <v>682</v>
       </c>
       <c r="D20" t="s">
-        <v>496</v>
+        <v>481</v>
       </c>
       <c r="E20">
         <v>2007</v>
       </c>
       <c r="F20">
         <v>0</v>
       </c>
       <c r="G20">
         <v>3</v>
       </c>
       <c r="H20">
         <v>3</v>
       </c>
       <c r="I20" t="s">
-        <v>698</v>
+        <v>683</v>
       </c>
       <c r="J20" t="s">
-        <v>698</v>
+        <v>683</v>
       </c>
       <c r="K20" t="s">
-        <v>699</v>
+        <v>684</v>
       </c>
       <c r="L20" t="s">
-        <v>700</v>
+        <v>685</v>
       </c>
       <c r="M20" t="s">
-        <v>701</v>
+        <v>686</v>
       </c>
       <c r="N20" t="s">
-        <v>702</v>
+        <v>687</v>
       </c>
       <c r="O20" t="s">
         <v>100</v>
       </c>
       <c r="P20" t="s">
-        <v>408</v>
+        <v>393</v>
       </c>
       <c r="Q20" t="s">
-        <v>703</v>
+        <v>688</v>
       </c>
       <c r="R20" t="s">
-        <v>704</v>
+        <v>689</v>
       </c>
       <c r="S20" t="s">
-        <v>705</v>
+        <v>690</v>
       </c>
       <c r="T20" t="s">
-        <v>681</v>
+        <v>666</v>
       </c>
       <c r="V20" t="s">
-        <v>681</v>
+        <v>666</v>
       </c>
       <c r="X20" t="s">
-        <v>706</v>
+        <v>691</v>
       </c>
       <c r="Y20" t="s">
-        <v>707</v>
+        <v>692</v>
       </c>
       <c r="Z20" t="s">
-        <v>705</v>
+        <v>690</v>
       </c>
     </row>
     <row r="21" spans="1:39">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21">
         <v>38</v>
       </c>
       <c r="C21" t="s">
-        <v>708</v>
+        <v>693</v>
       </c>
       <c r="D21" t="s">
-        <v>709</v>
+        <v>694</v>
       </c>
       <c r="E21">
         <v>2007</v>
       </c>
       <c r="F21">
         <v>1</v>
       </c>
       <c r="G21">
         <v>3</v>
       </c>
       <c r="H21">
         <v>4</v>
       </c>
       <c r="I21" t="s">
-        <v>710</v>
+        <v>695</v>
       </c>
       <c r="J21" t="s">
-        <v>710</v>
+        <v>695</v>
       </c>
       <c r="K21" t="s">
-        <v>406</v>
+        <v>391</v>
       </c>
       <c r="L21" t="s">
-        <v>556</v>
+        <v>541</v>
       </c>
       <c r="M21" t="s">
-        <v>366</v>
+        <v>351</v>
       </c>
       <c r="N21" t="s">
-        <v>711</v>
+        <v>696</v>
       </c>
       <c r="O21" t="s">
-        <v>712</v>
+        <v>697</v>
       </c>
       <c r="P21" t="s">
-        <v>713</v>
+        <v>698</v>
       </c>
       <c r="Q21" t="s">
-        <v>714</v>
+        <v>699</v>
       </c>
       <c r="R21" t="s">
-        <v>715</v>
+        <v>700</v>
       </c>
       <c r="S21" t="s">
-        <v>716</v>
+        <v>701</v>
       </c>
       <c r="T21" t="s">
-        <v>717</v>
+        <v>702</v>
       </c>
       <c r="V21" t="s">
-        <v>717</v>
+        <v>702</v>
       </c>
       <c r="X21" t="s">
-        <v>718</v>
+        <v>703</v>
       </c>
       <c r="Y21" t="s">
-        <v>719</v>
+        <v>704</v>
       </c>
       <c r="Z21" t="s">
-        <v>716</v>
+        <v>701</v>
       </c>
     </row>
     <row r="22" spans="1:39">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22">
         <v>39</v>
       </c>
       <c r="C22" t="s">
-        <v>720</v>
+        <v>705</v>
       </c>
       <c r="D22" t="s">
         <v>185</v>
       </c>
       <c r="E22">
         <v>2008</v>
       </c>
       <c r="F22">
         <v>4</v>
       </c>
       <c r="G22">
         <v>0</v>
       </c>
       <c r="H22">
         <v>4</v>
       </c>
       <c r="I22" t="s">
-        <v>721</v>
+        <v>706</v>
       </c>
       <c r="J22" t="s">
-        <v>721</v>
+        <v>706</v>
       </c>
       <c r="K22" t="s">
-        <v>639</v>
+        <v>624</v>
       </c>
       <c r="L22" t="s">
-        <v>722</v>
+        <v>707</v>
       </c>
       <c r="M22" t="s">
-        <v>723</v>
+        <v>708</v>
       </c>
       <c r="N22" t="s">
-        <v>724</v>
+        <v>709</v>
       </c>
       <c r="O22" t="s">
-        <v>725</v>
+        <v>710</v>
       </c>
       <c r="P22" t="s">
-        <v>726</v>
+        <v>711</v>
       </c>
       <c r="Q22" t="s">
-        <v>727</v>
+        <v>712</v>
       </c>
       <c r="R22" t="s">
-        <v>728</v>
+        <v>713</v>
       </c>
       <c r="S22" t="s">
-        <v>729</v>
+        <v>714</v>
       </c>
       <c r="T22" t="s">
-        <v>694</v>
+        <v>679</v>
       </c>
       <c r="V22" t="s">
-        <v>694</v>
+        <v>679</v>
       </c>
       <c r="X22" t="s">
-        <v>730</v>
+        <v>715</v>
       </c>
       <c r="Y22" t="s">
-        <v>731</v>
+        <v>716</v>
       </c>
       <c r="Z22" t="s">
-        <v>729</v>
+        <v>714</v>
       </c>
     </row>
     <row r="23" spans="1:39">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23">
         <v>54</v>
       </c>
       <c r="C23" t="s">
-        <v>732</v>
+        <v>717</v>
       </c>
       <c r="D23" t="s">
-        <v>733</v>
+        <v>718</v>
       </c>
       <c r="E23">
         <v>2007</v>
       </c>
       <c r="F23">
         <v>1</v>
       </c>
       <c r="G23">
         <v>2</v>
       </c>
       <c r="H23">
         <v>3</v>
       </c>
       <c r="I23" t="s">
-        <v>734</v>
+        <v>719</v>
       </c>
       <c r="J23" t="s">
-        <v>734</v>
+        <v>719</v>
       </c>
       <c r="K23" t="s">
-        <v>735</v>
+        <v>720</v>
       </c>
       <c r="L23" t="s">
-        <v>700</v>
+        <v>685</v>
       </c>
       <c r="M23" t="s">
         <v>229</v>
       </c>
       <c r="N23" t="s">
-        <v>736</v>
+        <v>721</v>
       </c>
       <c r="O23" t="s">
         <v>47</v>
       </c>
       <c r="P23" t="s">
-        <v>585</v>
+        <v>570</v>
       </c>
       <c r="Q23" t="s">
-        <v>737</v>
+        <v>722</v>
       </c>
       <c r="R23" t="s">
-        <v>738</v>
+        <v>723</v>
       </c>
       <c r="S23" t="s">
-        <v>739</v>
+        <v>724</v>
       </c>
       <c r="T23" t="s">
-        <v>740</v>
+        <v>725</v>
       </c>
       <c r="V23" t="s">
-        <v>740</v>
+        <v>725</v>
       </c>
       <c r="X23" t="s">
-        <v>741</v>
+        <v>726</v>
       </c>
       <c r="Y23" t="s">
-        <v>742</v>
+        <v>727</v>
       </c>
       <c r="Z23" t="s">
-        <v>739</v>
+        <v>724</v>
       </c>
     </row>
     <row r="24" spans="1:39">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24">
         <v>65</v>
       </c>
       <c r="C24" t="s">
-        <v>743</v>
+        <v>728</v>
       </c>
       <c r="D24" t="s">
-        <v>744</v>
+        <v>729</v>
       </c>
       <c r="E24">
         <v>2008</v>
       </c>
       <c r="F24">
         <v>1</v>
       </c>
       <c r="G24">
         <v>3</v>
       </c>
       <c r="H24">
         <v>4</v>
       </c>
       <c r="I24" t="s">
-        <v>745</v>
+        <v>730</v>
       </c>
       <c r="J24" t="s">
-        <v>745</v>
+        <v>730</v>
       </c>
       <c r="K24" t="s">
-        <v>746</v>
+        <v>731</v>
       </c>
       <c r="L24" t="s">
-        <v>747</v>
+        <v>732</v>
       </c>
       <c r="M24" t="s">
-        <v>748</v>
+        <v>733</v>
       </c>
       <c r="N24" t="s">
-        <v>749</v>
+        <v>734</v>
       </c>
       <c r="O24" t="s">
-        <v>750</v>
+        <v>735</v>
       </c>
       <c r="P24" t="s">
-        <v>751</v>
+        <v>736</v>
       </c>
       <c r="Q24" t="s">
-        <v>752</v>
+        <v>737</v>
       </c>
       <c r="R24" t="s">
-        <v>753</v>
+        <v>738</v>
       </c>
       <c r="S24" t="s">
-        <v>754</v>
+        <v>739</v>
       </c>
       <c r="T24" t="s">
-        <v>755</v>
+        <v>740</v>
       </c>
       <c r="V24" t="s">
-        <v>755</v>
+        <v>740</v>
       </c>
       <c r="X24" t="s">
-        <v>756</v>
+        <v>741</v>
       </c>
       <c r="Y24" t="s">
-        <v>757</v>
+        <v>742</v>
       </c>
       <c r="Z24" t="s">
-        <v>754</v>
+        <v>739</v>
       </c>
     </row>
     <row r="25" spans="1:39">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25">
         <v>45</v>
       </c>
       <c r="C25" t="s">
-        <v>758</v>
+        <v>743</v>
       </c>
       <c r="D25" t="s">
-        <v>759</v>
+        <v>744</v>
       </c>
       <c r="E25">
         <v>2008</v>
       </c>
       <c r="F25">
         <v>3</v>
       </c>
       <c r="G25">
         <v>2</v>
       </c>
       <c r="H25">
         <v>5</v>
       </c>
       <c r="I25" t="s">
-        <v>760</v>
+        <v>745</v>
       </c>
       <c r="J25" t="s">
-        <v>760</v>
+        <v>745</v>
       </c>
       <c r="K25" t="s">
-        <v>357</v>
+        <v>342</v>
       </c>
       <c r="L25" t="s">
-        <v>761</v>
+        <v>746</v>
       </c>
       <c r="M25" t="s">
-        <v>762</v>
+        <v>747</v>
       </c>
       <c r="N25" t="s">
-        <v>763</v>
+        <v>748</v>
       </c>
       <c r="O25" t="s">
-        <v>764</v>
+        <v>749</v>
       </c>
       <c r="P25" t="s">
         <v>294</v>
       </c>
       <c r="Q25" t="s">
-        <v>765</v>
+        <v>750</v>
       </c>
       <c r="R25" t="s">
-        <v>766</v>
+        <v>751</v>
       </c>
       <c r="S25" t="s">
-        <v>767</v>
+        <v>752</v>
       </c>
       <c r="T25" t="s">
-        <v>768</v>
+        <v>753</v>
       </c>
       <c r="V25" t="s">
-        <v>768</v>
+        <v>753</v>
       </c>
       <c r="X25" t="s">
-        <v>769</v>
+        <v>754</v>
       </c>
       <c r="Y25" t="s">
-        <v>770</v>
+        <v>755</v>
       </c>
       <c r="Z25" t="s">
-        <v>767</v>
+        <v>752</v>
       </c>
     </row>
     <row r="26" spans="1:39">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26">
         <v>64</v>
       </c>
       <c r="C26" t="s">
-        <v>771</v>
+        <v>756</v>
       </c>
       <c r="D26" t="s">
-        <v>772</v>
+        <v>757</v>
       </c>
       <c r="E26">
         <v>2007</v>
       </c>
       <c r="F26">
         <v>4</v>
       </c>
       <c r="G26">
         <v>3</v>
       </c>
       <c r="H26">
         <v>7</v>
       </c>
       <c r="I26" t="s">
-        <v>773</v>
+        <v>758</v>
       </c>
       <c r="J26" t="s">
-        <v>773</v>
+        <v>758</v>
       </c>
       <c r="K26" t="s">
-        <v>774</v>
+        <v>759</v>
       </c>
       <c r="L26" t="s">
-        <v>775</v>
+        <v>760</v>
       </c>
       <c r="M26" t="s">
-        <v>776</v>
+        <v>761</v>
       </c>
       <c r="N26" t="s">
-        <v>777</v>
+        <v>762</v>
       </c>
       <c r="O26" t="s">
-        <v>778</v>
+        <v>763</v>
       </c>
       <c r="P26" t="s">
-        <v>779</v>
+        <v>764</v>
       </c>
       <c r="Q26" t="s">
-        <v>714</v>
+        <v>699</v>
       </c>
       <c r="R26" t="s">
-        <v>780</v>
+        <v>765</v>
       </c>
       <c r="S26" t="s">
-        <v>781</v>
+        <v>766</v>
       </c>
       <c r="T26" t="s">
-        <v>782</v>
+        <v>767</v>
       </c>
       <c r="V26" t="s">
-        <v>782</v>
+        <v>767</v>
       </c>
       <c r="X26" t="s">
-        <v>783</v>
+        <v>768</v>
       </c>
       <c r="Y26" t="s">
-        <v>784</v>
+        <v>769</v>
       </c>
       <c r="Z26" t="s">
-        <v>781</v>
+        <v>766</v>
       </c>
     </row>
     <row r="27" spans="1:39">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27">
         <v>50</v>
       </c>
       <c r="C27" t="s">
-        <v>785</v>
+        <v>770</v>
       </c>
       <c r="D27" t="s">
-        <v>786</v>
+        <v>771</v>
       </c>
       <c r="E27">
         <v>2008</v>
       </c>
       <c r="F27">
         <v>0</v>
       </c>
       <c r="G27">
         <v>3</v>
       </c>
       <c r="H27">
         <v>3</v>
       </c>
       <c r="I27" t="s">
-        <v>787</v>
+        <v>772</v>
       </c>
       <c r="J27" t="s">
-        <v>787</v>
+        <v>772</v>
       </c>
       <c r="K27" t="s">
         <v>286</v>
       </c>
       <c r="L27" t="s">
-        <v>788</v>
+        <v>773</v>
       </c>
       <c r="M27" t="s">
         <v>88</v>
       </c>
       <c r="N27" t="s">
-        <v>789</v>
+        <v>774</v>
       </c>
       <c r="O27" t="s">
-        <v>790</v>
+        <v>775</v>
       </c>
       <c r="P27" t="s">
-        <v>322</v>
+        <v>307</v>
       </c>
       <c r="Q27" t="s">
-        <v>791</v>
+        <v>776</v>
       </c>
       <c r="R27" t="s">
-        <v>792</v>
+        <v>777</v>
       </c>
       <c r="S27" t="s">
-        <v>793</v>
+        <v>778</v>
       </c>
       <c r="T27" t="s">
-        <v>794</v>
+        <v>779</v>
       </c>
       <c r="V27" t="s">
-        <v>794</v>
+        <v>779</v>
       </c>
       <c r="X27" t="s">
-        <v>795</v>
+        <v>780</v>
       </c>
       <c r="Y27" t="s">
-        <v>796</v>
+        <v>781</v>
       </c>
       <c r="Z27" t="s">
-        <v>793</v>
+        <v>778</v>
       </c>
     </row>
     <row r="28" spans="1:39">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28">
         <v>47</v>
       </c>
       <c r="C28" t="s">
-        <v>797</v>
+        <v>782</v>
       </c>
       <c r="D28" t="s">
-        <v>623</v>
+        <v>608</v>
       </c>
       <c r="E28">
         <v>2008</v>
       </c>
       <c r="F28">
         <v>4</v>
       </c>
       <c r="G28">
         <v>3</v>
       </c>
       <c r="H28">
         <v>7</v>
       </c>
       <c r="I28" t="s">
-        <v>798</v>
+        <v>783</v>
       </c>
       <c r="J28" t="s">
-        <v>798</v>
+        <v>783</v>
       </c>
       <c r="K28" t="s">
         <v>177</v>
       </c>
       <c r="L28" t="s">
-        <v>799</v>
+        <v>784</v>
       </c>
       <c r="M28" t="s">
-        <v>800</v>
+        <v>785</v>
       </c>
       <c r="N28" t="s">
-        <v>801</v>
+        <v>786</v>
       </c>
       <c r="O28" t="s">
-        <v>802</v>
+        <v>787</v>
       </c>
       <c r="P28" t="s">
-        <v>803</v>
+        <v>788</v>
       </c>
       <c r="Q28" t="s">
-        <v>804</v>
+        <v>789</v>
       </c>
       <c r="R28" t="s">
-        <v>805</v>
+        <v>790</v>
       </c>
       <c r="S28" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="T28" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="V28" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="X28" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
       <c r="Y28" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="Z28" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
     </row>
     <row r="29" spans="1:39">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29">
         <v>37</v>
       </c>
       <c r="C29" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="D29" t="s">
         <v>69</v>
       </c>
       <c r="E29">
         <v>2008</v>
       </c>
       <c r="F29">
         <v>3</v>
       </c>
       <c r="G29">
         <v>4</v>
       </c>
       <c r="H29">
         <v>7</v>
       </c>
       <c r="I29" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
       <c r="J29" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
       <c r="K29" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="L29" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="M29" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
       <c r="N29" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="O29" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="P29" t="s">
-        <v>699</v>
+        <v>684</v>
       </c>
       <c r="Q29" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
       <c r="R29" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="S29" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="T29" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
       <c r="V29" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
       <c r="X29" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="Y29" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="Z29" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
     </row>
     <row r="30" spans="1:39">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30">
         <v>62</v>
       </c>
       <c r="C30" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
       <c r="D30" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E30">
         <v>2007</v>
       </c>
       <c r="F30">
         <v>1</v>
       </c>
       <c r="G30">
         <v>3</v>
       </c>
       <c r="H30">
         <v>4</v>
       </c>
       <c r="I30" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="J30" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="K30" t="s">
-        <v>774</v>
+        <v>759</v>
       </c>
       <c r="L30" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
       <c r="M30" t="s">
         <v>163</v>
       </c>
       <c r="N30" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="O30" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="P30" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
       <c r="Q30" t="s">
         <v>129</v>
       </c>
       <c r="R30" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="S30" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="T30" t="s">
-        <v>832</v>
+        <v>817</v>
       </c>
       <c r="V30" t="s">
-        <v>832</v>
+        <v>817</v>
       </c>
       <c r="X30" t="s">
-        <v>833</v>
+        <v>818</v>
       </c>
       <c r="Y30" t="s">
-        <v>834</v>
+        <v>819</v>
       </c>
       <c r="Z30" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
     </row>
     <row r="31" spans="1:39">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="B31">
         <v>57</v>
       </c>
       <c r="C31" t="s">
-        <v>835</v>
+        <v>820</v>
       </c>
       <c r="D31" t="s">
-        <v>836</v>
+        <v>821</v>
       </c>
       <c r="E31">
         <v>2008</v>
       </c>
       <c r="F31">
         <v>0</v>
       </c>
       <c r="G31">
         <v>3</v>
       </c>
       <c r="H31">
         <v>3</v>
       </c>
       <c r="I31" t="s">
-        <v>837</v>
+        <v>822</v>
       </c>
       <c r="J31" t="s">
-        <v>837</v>
+        <v>822</v>
       </c>
       <c r="K31" t="s">
-        <v>838</v>
+        <v>823</v>
       </c>
       <c r="L31" t="s">
-        <v>839</v>
+        <v>824</v>
       </c>
       <c r="M31" t="s">
-        <v>840</v>
+        <v>825</v>
       </c>
       <c r="N31" t="s">
-        <v>841</v>
+        <v>826</v>
       </c>
       <c r="O31" t="s">
-        <v>842</v>
+        <v>827</v>
       </c>
       <c r="P31" t="s">
-        <v>843</v>
+        <v>828</v>
       </c>
       <c r="Q31" t="s">
-        <v>844</v>
+        <v>829</v>
       </c>
       <c r="R31" t="s">
-        <v>795</v>
+        <v>780</v>
       </c>
       <c r="S31" t="s">
-        <v>845</v>
+        <v>830</v>
       </c>
       <c r="T31" t="s">
-        <v>846</v>
+        <v>831</v>
       </c>
       <c r="V31" t="s">
-        <v>846</v>
+        <v>831</v>
       </c>
       <c r="X31" t="s">
-        <v>847</v>
+        <v>832</v>
       </c>
       <c r="Y31" t="s">
-        <v>848</v>
+        <v>833</v>
       </c>
       <c r="Z31" t="s">
-        <v>845</v>
+        <v>830</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AM36"/>
   <sheetViews>
@@ -9379,2630 +9266,2630 @@
       <c r="Z1" s="1" t="s">
         <v>25</v>
       </c>
       <c r="AA1" s="1"/>
       <c r="AB1" s="1"/>
       <c r="AC1" s="1"/>
       <c r="AD1" s="1"/>
       <c r="AE1" s="1"/>
       <c r="AF1" s="1"/>
       <c r="AG1" s="1"/>
       <c r="AH1" s="1"/>
       <c r="AI1" s="1"/>
       <c r="AJ1" s="1"/>
       <c r="AK1" s="1"/>
       <c r="AL1" s="1"/>
       <c r="AM1" s="1"/>
     </row>
     <row r="2" spans="1:39">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2">
         <v>75</v>
       </c>
       <c r="C2" t="s">
-        <v>849</v>
+        <v>834</v>
       </c>
       <c r="D2" t="s">
-        <v>850</v>
+        <v>835</v>
       </c>
       <c r="E2">
         <v>2009</v>
       </c>
       <c r="F2">
         <v>0</v>
       </c>
       <c r="G2">
         <v>0</v>
       </c>
       <c r="H2">
         <v>0</v>
       </c>
       <c r="I2" t="s">
-        <v>851</v>
+        <v>836</v>
       </c>
       <c r="J2" t="s">
-        <v>851</v>
+        <v>836</v>
       </c>
       <c r="K2" t="s">
-        <v>852</v>
+        <v>837</v>
       </c>
       <c r="L2" t="s">
-        <v>853</v>
+        <v>838</v>
       </c>
       <c r="M2" t="s">
-        <v>854</v>
+        <v>839</v>
       </c>
       <c r="N2" t="s">
-        <v>855</v>
+        <v>840</v>
       </c>
       <c r="O2" t="s">
-        <v>856</v>
+        <v>841</v>
       </c>
       <c r="P2" t="s">
-        <v>668</v>
+        <v>653</v>
       </c>
       <c r="Q2" t="s">
-        <v>857</v>
+        <v>842</v>
       </c>
       <c r="R2" t="s">
-        <v>324</v>
+        <v>309</v>
       </c>
       <c r="S2" t="s">
-        <v>858</v>
+        <v>843</v>
       </c>
       <c r="T2" t="s">
-        <v>859</v>
+        <v>844</v>
       </c>
       <c r="V2" t="s">
-        <v>859</v>
+        <v>844</v>
       </c>
       <c r="X2" t="s">
-        <v>860</v>
+        <v>845</v>
       </c>
       <c r="Y2" t="s">
-        <v>861</v>
+        <v>846</v>
       </c>
       <c r="Z2" t="s">
-        <v>858</v>
+        <v>843</v>
       </c>
     </row>
     <row r="3" spans="1:39">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3">
         <v>91</v>
       </c>
       <c r="C3" t="s">
-        <v>559</v>
+        <v>544</v>
       </c>
       <c r="D3" t="s">
-        <v>862</v>
+        <v>847</v>
       </c>
       <c r="E3">
         <v>2009</v>
       </c>
       <c r="F3">
         <v>2</v>
       </c>
       <c r="G3">
         <v>2</v>
       </c>
       <c r="H3">
         <v>4</v>
       </c>
       <c r="I3" t="s">
-        <v>863</v>
+        <v>848</v>
       </c>
       <c r="J3" t="s">
-        <v>863</v>
+        <v>848</v>
       </c>
       <c r="K3" t="s">
         <v>48</v>
       </c>
       <c r="L3" t="s">
-        <v>864</v>
+        <v>849</v>
       </c>
       <c r="M3" t="s">
         <v>143</v>
       </c>
       <c r="N3" t="s">
-        <v>865</v>
+        <v>850</v>
       </c>
       <c r="O3" t="s">
-        <v>866</v>
+        <v>851</v>
       </c>
       <c r="P3" t="s">
-        <v>629</v>
+        <v>614</v>
       </c>
       <c r="Q3" t="s">
-        <v>523</v>
+        <v>508</v>
       </c>
       <c r="R3" t="s">
-        <v>867</v>
+        <v>852</v>
       </c>
       <c r="S3" t="s">
         <v>110</v>
       </c>
       <c r="T3" t="s">
-        <v>868</v>
+        <v>853</v>
       </c>
       <c r="V3" t="s">
-        <v>868</v>
+        <v>853</v>
       </c>
       <c r="X3" t="s">
-        <v>869</v>
+        <v>854</v>
       </c>
       <c r="Y3" t="s">
-        <v>870</v>
+        <v>855</v>
       </c>
       <c r="Z3" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="4" spans="1:39">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4">
         <v>81</v>
       </c>
       <c r="C4" t="s">
-        <v>871</v>
+        <v>856</v>
       </c>
       <c r="D4" t="s">
-        <v>872</v>
+        <v>857</v>
       </c>
       <c r="E4">
         <v>2009</v>
       </c>
       <c r="F4">
         <v>1</v>
       </c>
       <c r="G4">
         <v>2</v>
       </c>
       <c r="H4">
         <v>3</v>
       </c>
       <c r="I4" t="s">
-        <v>873</v>
+        <v>858</v>
       </c>
       <c r="J4" t="s">
-        <v>873</v>
+        <v>858</v>
       </c>
       <c r="K4" t="s">
-        <v>874</v>
+        <v>859</v>
       </c>
       <c r="L4" t="s">
-        <v>651</v>
+        <v>636</v>
       </c>
       <c r="M4" t="s">
         <v>229</v>
       </c>
       <c r="N4" t="s">
-        <v>875</v>
+        <v>860</v>
       </c>
       <c r="O4" t="s">
-        <v>876</v>
+        <v>861</v>
       </c>
       <c r="P4" t="s">
-        <v>877</v>
+        <v>862</v>
       </c>
       <c r="Q4" t="s">
-        <v>878</v>
+        <v>863</v>
       </c>
       <c r="R4" t="s">
-        <v>357</v>
+        <v>342</v>
       </c>
       <c r="S4" t="s">
-        <v>879</v>
+        <v>864</v>
       </c>
       <c r="T4" t="s">
-        <v>880</v>
+        <v>865</v>
       </c>
       <c r="V4" t="s">
-        <v>880</v>
+        <v>865</v>
       </c>
       <c r="X4" t="s">
-        <v>881</v>
+        <v>866</v>
       </c>
       <c r="Y4" t="s">
-        <v>882</v>
+        <v>867</v>
       </c>
       <c r="Z4" t="s">
-        <v>879</v>
+        <v>864</v>
       </c>
     </row>
     <row r="5" spans="1:39">
       <c r="A5">
         <v>4</v>
       </c>
       <c r="B5">
         <v>71</v>
       </c>
       <c r="C5" t="s">
-        <v>883</v>
+        <v>868</v>
       </c>
       <c r="D5" t="s">
         <v>141</v>
       </c>
       <c r="E5">
         <v>2009</v>
       </c>
       <c r="F5">
         <v>1</v>
       </c>
       <c r="G5">
         <v>2</v>
       </c>
       <c r="H5">
         <v>3</v>
       </c>
       <c r="I5" t="s">
-        <v>884</v>
+        <v>869</v>
       </c>
       <c r="J5" t="s">
-        <v>884</v>
+        <v>869</v>
       </c>
       <c r="K5" t="s">
-        <v>803</v>
+        <v>788</v>
       </c>
       <c r="L5" t="s">
-        <v>885</v>
+        <v>870</v>
       </c>
       <c r="M5" t="s">
-        <v>381</v>
+        <v>366</v>
       </c>
       <c r="N5" t="s">
-        <v>886</v>
+        <v>871</v>
       </c>
       <c r="O5" t="s">
-        <v>887</v>
+        <v>872</v>
       </c>
       <c r="P5" t="s">
-        <v>502</v>
+        <v>487</v>
       </c>
       <c r="Q5" t="s">
-        <v>888</v>
+        <v>873</v>
       </c>
       <c r="R5" t="s">
-        <v>889</v>
+        <v>874</v>
       </c>
       <c r="S5" t="s">
-        <v>890</v>
+        <v>875</v>
       </c>
       <c r="T5" t="s">
-        <v>891</v>
+        <v>876</v>
       </c>
       <c r="V5" t="s">
-        <v>891</v>
+        <v>876</v>
       </c>
       <c r="X5" t="s">
-        <v>892</v>
+        <v>877</v>
       </c>
       <c r="Y5" t="s">
-        <v>893</v>
+        <v>878</v>
       </c>
       <c r="Z5" t="s">
-        <v>890</v>
+        <v>875</v>
       </c>
     </row>
     <row r="6" spans="1:39">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6">
         <v>67</v>
       </c>
       <c r="C6" t="s">
-        <v>894</v>
+        <v>879</v>
       </c>
       <c r="D6" t="s">
-        <v>895</v>
+        <v>880</v>
       </c>
       <c r="E6">
         <v>2009</v>
       </c>
       <c r="F6">
         <v>0</v>
       </c>
       <c r="G6">
         <v>2</v>
       </c>
       <c r="H6">
         <v>2</v>
       </c>
       <c r="I6" t="s">
-        <v>896</v>
+        <v>881</v>
       </c>
       <c r="J6" t="s">
-        <v>896</v>
+        <v>881</v>
       </c>
       <c r="K6" t="s">
-        <v>803</v>
+        <v>788</v>
       </c>
       <c r="L6" t="s">
-        <v>897</v>
+        <v>882</v>
       </c>
       <c r="M6" t="s">
-        <v>324</v>
+        <v>309</v>
       </c>
       <c r="N6" t="s">
-        <v>898</v>
+        <v>883</v>
       </c>
       <c r="O6" t="s">
-        <v>899</v>
+        <v>884</v>
       </c>
       <c r="P6" t="s">
-        <v>726</v>
+        <v>711</v>
       </c>
       <c r="Q6" t="s">
-        <v>900</v>
+        <v>885</v>
       </c>
       <c r="R6" t="s">
-        <v>512</v>
+        <v>497</v>
       </c>
       <c r="S6" t="s">
-        <v>901</v>
+        <v>886</v>
       </c>
       <c r="T6" t="s">
-        <v>761</v>
+        <v>746</v>
       </c>
       <c r="V6" t="s">
-        <v>761</v>
+        <v>746</v>
       </c>
       <c r="X6" t="s">
-        <v>902</v>
+        <v>887</v>
       </c>
       <c r="Y6" t="s">
-        <v>903</v>
+        <v>888</v>
       </c>
       <c r="Z6" t="s">
-        <v>901</v>
+        <v>886</v>
       </c>
     </row>
     <row r="7" spans="1:39">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7">
         <v>89</v>
       </c>
       <c r="C7" t="s">
-        <v>904</v>
+        <v>889</v>
       </c>
       <c r="D7" t="s">
-        <v>905</v>
+        <v>890</v>
       </c>
       <c r="E7">
         <v>2009</v>
       </c>
       <c r="F7">
         <v>1</v>
       </c>
       <c r="G7">
         <v>2</v>
       </c>
       <c r="H7">
         <v>3</v>
       </c>
       <c r="I7" t="s">
-        <v>906</v>
+        <v>891</v>
       </c>
       <c r="J7" t="s">
-        <v>906</v>
+        <v>891</v>
       </c>
       <c r="K7" t="s">
-        <v>907</v>
+        <v>892</v>
       </c>
       <c r="L7" t="s">
-        <v>586</v>
+        <v>571</v>
       </c>
       <c r="M7" t="s">
-        <v>524</v>
+        <v>509</v>
       </c>
       <c r="N7" t="s">
-        <v>908</v>
+        <v>893</v>
       </c>
       <c r="O7" t="s">
-        <v>909</v>
+        <v>894</v>
       </c>
       <c r="P7" t="s">
         <v>102</v>
       </c>
       <c r="Q7" t="s">
-        <v>910</v>
+        <v>895</v>
       </c>
       <c r="R7" t="s">
-        <v>663</v>
+        <v>648</v>
       </c>
       <c r="S7" t="s">
-        <v>911</v>
+        <v>896</v>
       </c>
       <c r="T7" t="s">
-        <v>912</v>
+        <v>897</v>
       </c>
       <c r="V7" t="s">
-        <v>912</v>
+        <v>897</v>
       </c>
       <c r="X7" t="s">
-        <v>913</v>
+        <v>898</v>
       </c>
       <c r="Y7" t="s">
-        <v>914</v>
+        <v>899</v>
       </c>
       <c r="Z7" t="s">
-        <v>911</v>
+        <v>896</v>
       </c>
     </row>
     <row r="8" spans="1:39">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8">
         <v>69</v>
       </c>
       <c r="C8" t="s">
-        <v>915</v>
+        <v>900</v>
       </c>
       <c r="D8" t="s">
         <v>239</v>
       </c>
       <c r="E8">
         <v>2010</v>
       </c>
       <c r="F8">
         <v>0</v>
       </c>
       <c r="G8">
         <v>0</v>
       </c>
       <c r="H8">
         <v>0</v>
       </c>
       <c r="I8" t="s">
-        <v>916</v>
+        <v>901</v>
       </c>
       <c r="J8" t="s">
-        <v>916</v>
+        <v>901</v>
       </c>
       <c r="K8" t="s">
-        <v>917</v>
+        <v>902</v>
       </c>
       <c r="L8" t="s">
-        <v>918</v>
+        <v>903</v>
       </c>
       <c r="M8" t="s">
-        <v>919</v>
+        <v>904</v>
       </c>
       <c r="N8" t="s">
-        <v>920</v>
+        <v>905</v>
       </c>
       <c r="O8" t="s">
-        <v>921</v>
+        <v>906</v>
       </c>
       <c r="P8" t="s">
-        <v>475</v>
+        <v>460</v>
       </c>
       <c r="Q8" t="s">
-        <v>922</v>
+        <v>907</v>
       </c>
       <c r="R8" t="s">
-        <v>854</v>
+        <v>839</v>
       </c>
       <c r="S8" t="s">
-        <v>923</v>
+        <v>908</v>
       </c>
       <c r="T8" t="s">
-        <v>924</v>
+        <v>909</v>
       </c>
       <c r="V8" t="s">
-        <v>924</v>
+        <v>909</v>
       </c>
       <c r="X8" t="s">
-        <v>769</v>
+        <v>754</v>
       </c>
       <c r="Y8" t="s">
-        <v>925</v>
+        <v>910</v>
       </c>
       <c r="Z8" t="s">
-        <v>923</v>
+        <v>908</v>
       </c>
     </row>
     <row r="9" spans="1:39">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9">
         <v>98</v>
       </c>
       <c r="C9" t="s">
-        <v>926</v>
+        <v>911</v>
       </c>
       <c r="D9" t="s">
-        <v>927</v>
+        <v>912</v>
       </c>
       <c r="E9">
         <v>2009</v>
       </c>
       <c r="F9">
         <v>1</v>
       </c>
       <c r="G9">
         <v>1</v>
       </c>
       <c r="H9">
         <v>2</v>
       </c>
       <c r="I9" t="s">
-        <v>794</v>
+        <v>779</v>
       </c>
       <c r="J9" t="s">
-        <v>794</v>
+        <v>779</v>
       </c>
       <c r="K9" t="s">
-        <v>928</v>
+        <v>913</v>
       </c>
       <c r="L9" t="s">
-        <v>929</v>
+        <v>914</v>
       </c>
       <c r="M9" t="s">
-        <v>930</v>
+        <v>915</v>
       </c>
       <c r="N9" t="s">
-        <v>931</v>
+        <v>916</v>
       </c>
       <c r="O9" t="s">
-        <v>932</v>
+        <v>917</v>
       </c>
       <c r="P9" t="s">
-        <v>933</v>
+        <v>918</v>
       </c>
       <c r="Q9" t="s">
-        <v>934</v>
+        <v>919</v>
       </c>
       <c r="R9" t="s">
-        <v>935</v>
+        <v>920</v>
       </c>
       <c r="S9" t="s">
-        <v>936</v>
+        <v>921</v>
       </c>
       <c r="T9" t="s">
-        <v>937</v>
+        <v>922</v>
       </c>
       <c r="V9" t="s">
-        <v>937</v>
+        <v>922</v>
       </c>
       <c r="X9" t="s">
-        <v>881</v>
+        <v>866</v>
       </c>
       <c r="Y9" t="s">
-        <v>938</v>
+        <v>923</v>
       </c>
       <c r="Z9" t="s">
-        <v>936</v>
+        <v>921</v>
       </c>
     </row>
     <row r="10" spans="1:39">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10">
         <v>95</v>
       </c>
       <c r="C10" t="s">
-        <v>481</v>
+        <v>466</v>
       </c>
       <c r="D10" t="s">
-        <v>939</v>
+        <v>924</v>
       </c>
       <c r="E10">
         <v>2010</v>
       </c>
       <c r="F10">
         <v>0</v>
       </c>
       <c r="G10">
         <v>2</v>
       </c>
       <c r="H10">
         <v>2</v>
       </c>
       <c r="I10" t="s">
-        <v>940</v>
+        <v>925</v>
       </c>
       <c r="J10" t="s">
-        <v>940</v>
+        <v>925</v>
       </c>
       <c r="K10" t="s">
-        <v>941</v>
+        <v>926</v>
       </c>
       <c r="L10" t="s">
-        <v>688</v>
+        <v>673</v>
       </c>
       <c r="M10" t="s">
-        <v>942</v>
+        <v>927</v>
       </c>
       <c r="N10" t="s">
-        <v>943</v>
+        <v>928</v>
       </c>
       <c r="O10" t="s">
-        <v>944</v>
+        <v>929</v>
       </c>
       <c r="P10" t="s">
-        <v>874</v>
+        <v>859</v>
       </c>
       <c r="Q10" t="s">
-        <v>945</v>
+        <v>930</v>
       </c>
       <c r="R10" t="s">
         <v>172</v>
       </c>
       <c r="S10" t="s">
-        <v>946</v>
+        <v>931</v>
       </c>
       <c r="T10" t="s">
-        <v>947</v>
+        <v>932</v>
       </c>
       <c r="V10" t="s">
-        <v>947</v>
+        <v>932</v>
       </c>
       <c r="X10" t="s">
-        <v>948</v>
+        <v>933</v>
       </c>
       <c r="Y10" t="s">
-        <v>949</v>
+        <v>934</v>
       </c>
       <c r="Z10" t="s">
-        <v>946</v>
+        <v>931</v>
       </c>
     </row>
     <row r="11" spans="1:39">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11">
         <v>88</v>
       </c>
       <c r="C11" t="s">
-        <v>950</v>
+        <v>935</v>
       </c>
       <c r="D11" t="s">
-        <v>951</v>
+        <v>936</v>
       </c>
       <c r="E11">
         <v>2009</v>
       </c>
       <c r="F11">
         <v>3</v>
       </c>
       <c r="G11">
         <v>1</v>
       </c>
       <c r="H11">
         <v>4</v>
       </c>
       <c r="I11" t="s">
-        <v>952</v>
+        <v>937</v>
       </c>
       <c r="J11" t="s">
-        <v>952</v>
+        <v>937</v>
       </c>
       <c r="K11" t="s">
-        <v>953</v>
+        <v>938</v>
       </c>
       <c r="L11" t="s">
-        <v>912</v>
+        <v>897</v>
       </c>
       <c r="M11" t="s">
-        <v>954</v>
+        <v>939</v>
       </c>
       <c r="N11" t="s">
-        <v>955</v>
+        <v>940</v>
       </c>
       <c r="O11" t="s">
-        <v>956</v>
+        <v>941</v>
       </c>
       <c r="P11" t="s">
         <v>227</v>
       </c>
       <c r="Q11" t="s">
-        <v>957</v>
+        <v>942</v>
       </c>
       <c r="R11" t="s">
-        <v>381</v>
+        <v>366</v>
       </c>
       <c r="S11" t="s">
-        <v>958</v>
+        <v>943</v>
       </c>
       <c r="T11" t="s">
-        <v>868</v>
+        <v>853</v>
       </c>
       <c r="V11" t="s">
-        <v>868</v>
+        <v>853</v>
       </c>
       <c r="X11" t="s">
-        <v>959</v>
+        <v>944</v>
       </c>
       <c r="Y11" t="s">
-        <v>960</v>
+        <v>945</v>
       </c>
       <c r="Z11" t="s">
-        <v>958</v>
+        <v>943</v>
       </c>
     </row>
     <row r="12" spans="1:39">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12">
         <v>79</v>
       </c>
       <c r="C12" t="s">
-        <v>708</v>
+        <v>693</v>
       </c>
       <c r="D12" t="s">
-        <v>744</v>
+        <v>729</v>
       </c>
       <c r="E12">
         <v>2009</v>
       </c>
       <c r="F12">
         <v>0</v>
       </c>
       <c r="G12">
         <v>3</v>
       </c>
       <c r="H12">
         <v>3</v>
       </c>
       <c r="I12" t="s">
-        <v>961</v>
+        <v>946</v>
       </c>
       <c r="J12" t="s">
-        <v>961</v>
+        <v>946</v>
       </c>
       <c r="K12" t="s">
-        <v>962</v>
+        <v>947</v>
       </c>
       <c r="L12" t="s">
-        <v>963</v>
+        <v>948</v>
       </c>
       <c r="M12" t="s">
         <v>73</v>
       </c>
       <c r="N12" t="s">
-        <v>964</v>
+        <v>949</v>
       </c>
       <c r="O12" t="s">
-        <v>965</v>
+        <v>950</v>
       </c>
       <c r="P12" t="s">
-        <v>966</v>
+        <v>951</v>
       </c>
       <c r="Q12" t="s">
-        <v>967</v>
+        <v>952</v>
       </c>
       <c r="R12" t="s">
         <v>120</v>
       </c>
       <c r="S12" t="s">
-        <v>968</v>
+        <v>953</v>
       </c>
       <c r="T12" t="s">
-        <v>969</v>
+        <v>954</v>
       </c>
       <c r="V12" t="s">
-        <v>969</v>
+        <v>954</v>
       </c>
       <c r="X12" t="s">
-        <v>970</v>
+        <v>955</v>
       </c>
       <c r="Y12" t="s">
-        <v>971</v>
+        <v>956</v>
       </c>
       <c r="Z12" t="s">
-        <v>968</v>
+        <v>953</v>
       </c>
     </row>
     <row r="13" spans="1:39">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13">
         <v>102</v>
       </c>
       <c r="C13" t="s">
-        <v>972</v>
+        <v>957</v>
       </c>
       <c r="D13" t="s">
-        <v>973</v>
+        <v>958</v>
       </c>
       <c r="E13">
         <v>2009</v>
       </c>
       <c r="F13">
         <v>1</v>
       </c>
       <c r="G13">
         <v>1</v>
       </c>
       <c r="H13">
         <v>2</v>
       </c>
       <c r="I13" t="s">
-        <v>974</v>
+        <v>959</v>
       </c>
       <c r="J13" t="s">
-        <v>974</v>
+        <v>959</v>
       </c>
       <c r="K13" t="s">
-        <v>975</v>
+        <v>960</v>
       </c>
       <c r="L13" t="s">
-        <v>976</v>
+        <v>961</v>
       </c>
       <c r="M13" t="s">
-        <v>689</v>
+        <v>674</v>
       </c>
       <c r="N13" t="s">
-        <v>977</v>
+        <v>962</v>
       </c>
       <c r="O13" t="s">
-        <v>978</v>
+        <v>963</v>
       </c>
       <c r="P13" t="s">
-        <v>979</v>
+        <v>964</v>
       </c>
       <c r="Q13" t="s">
-        <v>980</v>
+        <v>965</v>
       </c>
       <c r="R13" t="s">
-        <v>981</v>
+        <v>966</v>
       </c>
       <c r="S13" t="s">
-        <v>982</v>
+        <v>967</v>
       </c>
       <c r="T13" t="s">
-        <v>983</v>
+        <v>968</v>
       </c>
       <c r="V13" t="s">
-        <v>983</v>
+        <v>968</v>
       </c>
       <c r="X13" t="s">
-        <v>984</v>
+        <v>969</v>
       </c>
       <c r="Y13" t="s">
-        <v>985</v>
+        <v>970</v>
       </c>
       <c r="Z13" t="s">
-        <v>982</v>
+        <v>967</v>
       </c>
     </row>
     <row r="14" spans="1:39">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14">
         <v>101</v>
       </c>
       <c r="C14" t="s">
-        <v>986</v>
+        <v>971</v>
       </c>
       <c r="D14" t="s">
-        <v>987</v>
+        <v>972</v>
       </c>
       <c r="E14">
         <v>2010</v>
       </c>
       <c r="F14">
         <v>1</v>
       </c>
       <c r="G14">
         <v>2</v>
       </c>
       <c r="H14">
         <v>3</v>
       </c>
       <c r="I14" t="s">
-        <v>988</v>
+        <v>973</v>
       </c>
       <c r="J14" t="s">
-        <v>988</v>
+        <v>973</v>
       </c>
       <c r="K14" t="s">
-        <v>989</v>
+        <v>974</v>
       </c>
       <c r="L14" t="s">
-        <v>990</v>
+        <v>975</v>
       </c>
       <c r="M14" t="s">
-        <v>991</v>
+        <v>976</v>
       </c>
       <c r="N14" t="s">
-        <v>992</v>
+        <v>977</v>
       </c>
       <c r="O14" t="s">
-        <v>993</v>
+        <v>978</v>
       </c>
       <c r="P14" t="s">
-        <v>365</v>
+        <v>350</v>
       </c>
       <c r="Q14" t="s">
-        <v>994</v>
+        <v>979</v>
       </c>
       <c r="R14" t="s">
-        <v>995</v>
+        <v>980</v>
       </c>
       <c r="S14" t="s">
-        <v>996</v>
+        <v>981</v>
       </c>
       <c r="T14" t="s">
-        <v>997</v>
+        <v>982</v>
       </c>
       <c r="V14" t="s">
-        <v>997</v>
+        <v>982</v>
       </c>
       <c r="X14" t="s">
-        <v>998</v>
+        <v>983</v>
       </c>
       <c r="Y14" t="s">
-        <v>999</v>
+        <v>984</v>
       </c>
       <c r="Z14" t="s">
-        <v>996</v>
+        <v>981</v>
       </c>
     </row>
     <row r="15" spans="1:39">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15">
         <v>70</v>
       </c>
       <c r="C15" t="s">
-        <v>1000</v>
+        <v>985</v>
       </c>
       <c r="D15" t="s">
-        <v>623</v>
+        <v>608</v>
       </c>
       <c r="E15">
         <v>2009</v>
       </c>
       <c r="F15">
         <v>1</v>
       </c>
       <c r="G15">
         <v>1</v>
       </c>
       <c r="H15">
         <v>2</v>
       </c>
       <c r="I15" t="s">
-        <v>1001</v>
+        <v>986</v>
       </c>
       <c r="J15" t="s">
-        <v>1001</v>
+        <v>986</v>
       </c>
       <c r="K15" t="s">
-        <v>1002</v>
+        <v>987</v>
       </c>
       <c r="L15" t="s">
-        <v>1003</v>
+        <v>988</v>
       </c>
       <c r="M15" t="s">
-        <v>342</v>
+        <v>327</v>
       </c>
       <c r="N15" t="s">
-        <v>1004</v>
+        <v>989</v>
       </c>
       <c r="O15" t="s">
-        <v>1005</v>
+        <v>990</v>
       </c>
       <c r="P15" t="s">
-        <v>1006</v>
+        <v>991</v>
       </c>
       <c r="Q15" t="s">
-        <v>1007</v>
+        <v>992</v>
       </c>
       <c r="R15" t="s">
-        <v>1008</v>
+        <v>993</v>
       </c>
       <c r="S15" t="s">
-        <v>1009</v>
+        <v>994</v>
       </c>
       <c r="T15" t="s">
-        <v>1010</v>
+        <v>995</v>
       </c>
       <c r="V15" t="s">
-        <v>1010</v>
+        <v>995</v>
       </c>
       <c r="X15" t="s">
-        <v>1011</v>
+        <v>996</v>
       </c>
       <c r="Y15" t="s">
-        <v>1012</v>
+        <v>997</v>
       </c>
       <c r="Z15" t="s">
-        <v>1009</v>
+        <v>994</v>
       </c>
     </row>
     <row r="16" spans="1:39">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16">
         <v>87</v>
       </c>
       <c r="C16" t="s">
-        <v>1013</v>
+        <v>998</v>
       </c>
       <c r="D16" t="s">
-        <v>496</v>
+        <v>481</v>
       </c>
       <c r="E16">
         <v>2010</v>
       </c>
       <c r="F16">
         <v>0</v>
       </c>
       <c r="G16">
         <v>3</v>
       </c>
       <c r="H16">
         <v>3</v>
       </c>
       <c r="I16" t="s">
-        <v>1014</v>
+        <v>999</v>
       </c>
       <c r="J16" t="s">
-        <v>1014</v>
+        <v>999</v>
       </c>
       <c r="K16" t="s">
-        <v>1015</v>
+        <v>1000</v>
       </c>
       <c r="L16" t="s">
-        <v>1016</v>
+        <v>1001</v>
       </c>
       <c r="M16" t="s">
-        <v>1017</v>
+        <v>1002</v>
       </c>
       <c r="N16" t="s">
-        <v>1018</v>
+        <v>1003</v>
       </c>
       <c r="O16" t="s">
-        <v>1019</v>
+        <v>1004</v>
       </c>
       <c r="P16" t="s">
-        <v>357</v>
+        <v>342</v>
       </c>
       <c r="Q16" t="s">
-        <v>1020</v>
+        <v>1005</v>
       </c>
       <c r="R16" t="s">
-        <v>1021</v>
+        <v>1006</v>
       </c>
       <c r="S16" t="s">
-        <v>1022</v>
+        <v>1007</v>
       </c>
       <c r="T16" t="s">
-        <v>804</v>
+        <v>789</v>
       </c>
       <c r="V16" t="s">
-        <v>804</v>
+        <v>789</v>
       </c>
       <c r="X16" t="s">
-        <v>1023</v>
+        <v>1008</v>
       </c>
       <c r="Y16" t="s">
-        <v>1024</v>
+        <v>1009</v>
       </c>
       <c r="Z16" t="s">
-        <v>1022</v>
+        <v>1007</v>
       </c>
     </row>
     <row r="17" spans="1:39">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17">
         <v>76</v>
       </c>
       <c r="C17" t="s">
-        <v>1025</v>
+        <v>1010</v>
       </c>
       <c r="D17" t="s">
-        <v>1026</v>
+        <v>1011</v>
       </c>
       <c r="E17">
         <v>2010</v>
       </c>
       <c r="F17">
         <v>2</v>
       </c>
       <c r="G17">
         <v>2</v>
       </c>
       <c r="H17">
         <v>4</v>
       </c>
       <c r="I17" t="s">
-        <v>1027</v>
+        <v>1012</v>
       </c>
       <c r="J17" t="s">
-        <v>1027</v>
+        <v>1012</v>
       </c>
       <c r="K17" t="s">
-        <v>585</v>
+        <v>570</v>
       </c>
       <c r="L17" t="s">
-        <v>478</v>
+        <v>463</v>
       </c>
       <c r="M17" t="s">
-        <v>1028</v>
+        <v>1013</v>
       </c>
       <c r="N17" t="s">
-        <v>1029</v>
+        <v>1014</v>
       </c>
       <c r="O17" t="s">
-        <v>1030</v>
+        <v>1015</v>
       </c>
       <c r="P17" t="s">
-        <v>1031</v>
+        <v>1016</v>
       </c>
       <c r="Q17" t="s">
-        <v>1032</v>
+        <v>1017</v>
       </c>
       <c r="R17" t="s">
-        <v>308</v>
+        <v>1018</v>
       </c>
       <c r="S17" t="s">
-        <v>1033</v>
+        <v>1019</v>
       </c>
       <c r="T17" t="s">
-        <v>1034</v>
+        <v>1020</v>
       </c>
       <c r="V17" t="s">
-        <v>1034</v>
+        <v>1020</v>
       </c>
       <c r="X17" t="s">
-        <v>795</v>
+        <v>780</v>
       </c>
       <c r="Y17" t="s">
-        <v>1035</v>
+        <v>1021</v>
       </c>
       <c r="Z17" t="s">
-        <v>1033</v>
+        <v>1019</v>
       </c>
     </row>
     <row r="18" spans="1:39">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18">
         <v>92</v>
       </c>
       <c r="C18" t="s">
-        <v>1036</v>
+        <v>1022</v>
       </c>
       <c r="D18" t="s">
         <v>185</v>
       </c>
       <c r="E18">
         <v>2009</v>
       </c>
       <c r="F18">
         <v>2</v>
       </c>
       <c r="G18">
         <v>1</v>
       </c>
       <c r="H18">
         <v>3</v>
       </c>
       <c r="I18" t="s">
-        <v>1037</v>
+        <v>1023</v>
       </c>
       <c r="J18" t="s">
-        <v>1037</v>
+        <v>1023</v>
       </c>
       <c r="K18" t="s">
-        <v>1038</v>
+        <v>1024</v>
       </c>
       <c r="L18" t="s">
-        <v>1039</v>
+        <v>1025</v>
       </c>
       <c r="M18" t="s">
-        <v>1040</v>
+        <v>1026</v>
       </c>
       <c r="N18" t="s">
-        <v>1041</v>
+        <v>1027</v>
       </c>
       <c r="O18" t="s">
-        <v>1042</v>
+        <v>1028</v>
       </c>
       <c r="P18" t="s">
-        <v>1043</v>
+        <v>1029</v>
       </c>
       <c r="Q18" t="s">
-        <v>1044</v>
+        <v>1030</v>
       </c>
       <c r="R18" t="s">
-        <v>1045</v>
+        <v>1031</v>
       </c>
       <c r="S18" t="s">
-        <v>1046</v>
+        <v>1032</v>
       </c>
       <c r="T18" t="s">
-        <v>1047</v>
+        <v>1033</v>
       </c>
       <c r="V18" t="s">
-        <v>1047</v>
+        <v>1033</v>
       </c>
       <c r="X18" t="s">
-        <v>1048</v>
+        <v>1034</v>
       </c>
       <c r="Y18" t="s">
-        <v>1049</v>
+        <v>1035</v>
       </c>
       <c r="Z18" t="s">
-        <v>1046</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="19" spans="1:39">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19">
         <v>94</v>
       </c>
       <c r="C19" t="s">
-        <v>1050</v>
+        <v>1036</v>
       </c>
       <c r="D19" t="s">
-        <v>1051</v>
+        <v>1037</v>
       </c>
       <c r="E19">
         <v>2009</v>
       </c>
       <c r="F19">
         <v>1</v>
       </c>
       <c r="G19">
         <v>1</v>
       </c>
       <c r="H19">
         <v>2</v>
       </c>
       <c r="I19" t="s">
-        <v>1052</v>
+        <v>1038</v>
       </c>
       <c r="J19" t="s">
-        <v>1052</v>
+        <v>1038</v>
       </c>
       <c r="K19" t="s">
-        <v>433</v>
+        <v>418</v>
       </c>
       <c r="L19" t="s">
-        <v>1053</v>
+        <v>1039</v>
       </c>
       <c r="M19" t="s">
-        <v>1054</v>
+        <v>1040</v>
       </c>
       <c r="N19" t="s">
-        <v>1055</v>
+        <v>1041</v>
       </c>
       <c r="O19" t="s">
-        <v>1056</v>
+        <v>1042</v>
       </c>
       <c r="P19" t="s">
-        <v>1057</v>
+        <v>1043</v>
       </c>
       <c r="Q19" t="s">
-        <v>1058</v>
+        <v>1044</v>
       </c>
       <c r="R19" t="s">
-        <v>631</v>
+        <v>616</v>
       </c>
       <c r="S19" t="s">
-        <v>1059</v>
+        <v>1045</v>
       </c>
       <c r="T19" t="s">
-        <v>1060</v>
+        <v>1046</v>
       </c>
       <c r="V19" t="s">
-        <v>1060</v>
+        <v>1046</v>
       </c>
       <c r="X19" t="s">
-        <v>1061</v>
+        <v>1047</v>
       </c>
       <c r="Y19" t="s">
-        <v>1062</v>
+        <v>1048</v>
       </c>
       <c r="Z19" t="s">
-        <v>1059</v>
+        <v>1045</v>
       </c>
     </row>
     <row r="20" spans="1:39">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20">
         <v>73</v>
       </c>
       <c r="C20" t="s">
-        <v>1063</v>
+        <v>1049</v>
       </c>
       <c r="D20" t="s">
-        <v>1064</v>
+        <v>1050</v>
       </c>
       <c r="E20">
         <v>2009</v>
       </c>
       <c r="F20">
         <v>4</v>
       </c>
       <c r="G20">
         <v>2</v>
       </c>
       <c r="H20">
         <v>6</v>
       </c>
       <c r="I20" t="s">
-        <v>1065</v>
+        <v>1051</v>
       </c>
       <c r="J20" t="s">
-        <v>1065</v>
+        <v>1051</v>
       </c>
       <c r="K20" t="s">
-        <v>1066</v>
+        <v>1052</v>
       </c>
       <c r="L20" t="s">
-        <v>1067</v>
+        <v>1053</v>
       </c>
       <c r="M20" t="s">
-        <v>1068</v>
+        <v>1054</v>
       </c>
       <c r="N20" t="s">
-        <v>1069</v>
+        <v>1055</v>
       </c>
       <c r="O20" t="s">
-        <v>1070</v>
+        <v>1056</v>
       </c>
       <c r="P20" t="s">
-        <v>1071</v>
+        <v>1057</v>
       </c>
       <c r="Q20" t="s">
-        <v>1072</v>
+        <v>1058</v>
       </c>
       <c r="R20" t="s">
-        <v>1040</v>
+        <v>1026</v>
       </c>
       <c r="S20" t="s">
-        <v>1073</v>
+        <v>1059</v>
       </c>
       <c r="T20" t="s">
-        <v>604</v>
+        <v>589</v>
       </c>
       <c r="V20" t="s">
-        <v>604</v>
+        <v>589</v>
       </c>
       <c r="X20" t="s">
-        <v>1074</v>
+        <v>1060</v>
       </c>
       <c r="Y20" t="s">
-        <v>1075</v>
+        <v>1061</v>
       </c>
       <c r="Z20" t="s">
-        <v>1073</v>
+        <v>1059</v>
       </c>
     </row>
     <row r="21" spans="1:39">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21">
         <v>99</v>
       </c>
       <c r="C21" t="s">
-        <v>1076</v>
+        <v>1062</v>
       </c>
       <c r="D21" t="s">
-        <v>709</v>
+        <v>694</v>
       </c>
       <c r="E21">
         <v>2009</v>
       </c>
       <c r="F21">
         <v>2</v>
       </c>
       <c r="G21">
         <v>2</v>
       </c>
       <c r="H21">
         <v>4</v>
       </c>
       <c r="I21" t="s">
-        <v>1077</v>
+        <v>1063</v>
       </c>
       <c r="J21" t="s">
-        <v>1077</v>
+        <v>1063</v>
       </c>
       <c r="K21" t="s">
-        <v>1078</v>
+        <v>1064</v>
       </c>
       <c r="L21" t="s">
-        <v>1079</v>
+        <v>1065</v>
       </c>
       <c r="M21" t="s">
         <v>241</v>
       </c>
       <c r="N21" t="s">
-        <v>1080</v>
+        <v>1066</v>
       </c>
       <c r="O21" t="s">
-        <v>1081</v>
+        <v>1067</v>
       </c>
       <c r="P21" t="s">
-        <v>751</v>
+        <v>736</v>
       </c>
       <c r="Q21" t="s">
-        <v>1082</v>
+        <v>1068</v>
       </c>
       <c r="R21" t="s">
-        <v>1083</v>
+        <v>1069</v>
       </c>
       <c r="S21" t="s">
-        <v>1084</v>
+        <v>1070</v>
       </c>
       <c r="T21" t="s">
-        <v>804</v>
+        <v>789</v>
       </c>
       <c r="V21" t="s">
-        <v>804</v>
+        <v>789</v>
       </c>
       <c r="X21" t="s">
-        <v>1085</v>
+        <v>1071</v>
       </c>
       <c r="Y21" t="s">
-        <v>1086</v>
+        <v>1072</v>
       </c>
       <c r="Z21" t="s">
-        <v>1084</v>
+        <v>1070</v>
       </c>
     </row>
     <row r="22" spans="1:39">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22">
         <v>82</v>
       </c>
       <c r="C22" t="s">
-        <v>547</v>
+        <v>532</v>
       </c>
       <c r="D22" t="s">
-        <v>1087</v>
+        <v>1073</v>
       </c>
       <c r="E22">
         <v>2010</v>
       </c>
       <c r="F22">
         <v>3</v>
       </c>
       <c r="G22">
         <v>2</v>
       </c>
       <c r="H22">
         <v>5</v>
       </c>
       <c r="I22" t="s">
-        <v>1088</v>
+        <v>1074</v>
       </c>
       <c r="J22" t="s">
-        <v>1088</v>
+        <v>1074</v>
       </c>
       <c r="K22" t="s">
-        <v>1089</v>
+        <v>1075</v>
       </c>
       <c r="L22" t="s">
-        <v>1090</v>
+        <v>1076</v>
       </c>
       <c r="M22" t="s">
-        <v>1091</v>
+        <v>1077</v>
       </c>
       <c r="N22" t="s">
-        <v>1092</v>
+        <v>1078</v>
       </c>
       <c r="O22" t="s">
-        <v>1093</v>
+        <v>1079</v>
       </c>
       <c r="P22" t="s">
-        <v>1094</v>
+        <v>1080</v>
       </c>
       <c r="Q22" t="s">
-        <v>1095</v>
+        <v>1081</v>
       </c>
       <c r="R22" t="s">
-        <v>650</v>
+        <v>635</v>
       </c>
       <c r="S22" t="s">
-        <v>1096</v>
+        <v>1082</v>
       </c>
       <c r="T22" t="s">
-        <v>918</v>
+        <v>903</v>
       </c>
       <c r="V22" t="s">
-        <v>918</v>
+        <v>903</v>
       </c>
       <c r="X22" t="s">
-        <v>1097</v>
+        <v>1083</v>
       </c>
       <c r="Y22" t="s">
-        <v>1098</v>
+        <v>1084</v>
       </c>
       <c r="Z22" t="s">
-        <v>1096</v>
+        <v>1082</v>
       </c>
     </row>
     <row r="23" spans="1:39">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23">
         <v>77</v>
       </c>
       <c r="C23" t="s">
-        <v>1099</v>
+        <v>1085</v>
       </c>
       <c r="D23" t="s">
-        <v>1100</v>
+        <v>1086</v>
       </c>
       <c r="E23">
         <v>2010</v>
       </c>
       <c r="F23">
         <v>1</v>
       </c>
       <c r="G23">
         <v>3</v>
       </c>
       <c r="H23">
         <v>4</v>
       </c>
       <c r="I23" t="s">
-        <v>1101</v>
+        <v>1087</v>
       </c>
       <c r="J23" t="s">
-        <v>1101</v>
+        <v>1087</v>
       </c>
       <c r="K23" t="s">
-        <v>1102</v>
+        <v>1088</v>
       </c>
       <c r="L23" t="s">
-        <v>1044</v>
+        <v>1030</v>
       </c>
       <c r="M23" t="s">
-        <v>1103</v>
+        <v>1089</v>
       </c>
       <c r="N23" t="s">
-        <v>1104</v>
+        <v>1090</v>
       </c>
       <c r="O23" t="s">
-        <v>1105</v>
+        <v>1091</v>
       </c>
       <c r="P23" t="s">
         <v>241</v>
       </c>
       <c r="Q23" t="s">
-        <v>1106</v>
+        <v>1092</v>
       </c>
       <c r="R23" t="s">
-        <v>1107</v>
+        <v>1093</v>
       </c>
       <c r="S23" t="s">
-        <v>1108</v>
+        <v>1094</v>
       </c>
       <c r="T23" t="s">
-        <v>1109</v>
+        <v>1095</v>
       </c>
       <c r="V23" t="s">
-        <v>1109</v>
+        <v>1095</v>
       </c>
       <c r="X23" t="s">
-        <v>1110</v>
+        <v>1096</v>
       </c>
       <c r="Y23" t="s">
-        <v>1111</v>
+        <v>1097</v>
       </c>
       <c r="Z23" t="s">
-        <v>1108</v>
+        <v>1094</v>
       </c>
     </row>
     <row r="24" spans="1:39">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24">
         <v>85</v>
       </c>
       <c r="C24" t="s">
-        <v>1112</v>
+        <v>1098</v>
       </c>
       <c r="D24" t="s">
-        <v>496</v>
+        <v>481</v>
       </c>
       <c r="E24">
         <v>2010</v>
       </c>
       <c r="F24">
         <v>2</v>
       </c>
       <c r="G24">
         <v>3</v>
       </c>
       <c r="H24">
         <v>5</v>
       </c>
       <c r="I24" t="s">
-        <v>1113</v>
+        <v>1099</v>
       </c>
       <c r="J24" t="s">
-        <v>1113</v>
+        <v>1099</v>
       </c>
       <c r="K24" t="s">
-        <v>1114</v>
+        <v>1100</v>
       </c>
       <c r="L24" t="s">
-        <v>922</v>
+        <v>907</v>
       </c>
       <c r="M24" t="s">
-        <v>1115</v>
+        <v>1101</v>
       </c>
       <c r="N24" t="s">
-        <v>1116</v>
+        <v>1102</v>
       </c>
       <c r="O24" t="s">
-        <v>1117</v>
+        <v>1103</v>
       </c>
       <c r="P24" t="s">
-        <v>779</v>
+        <v>764</v>
       </c>
       <c r="Q24" t="s">
-        <v>1118</v>
+        <v>1104</v>
       </c>
       <c r="R24" t="s">
-        <v>1119</v>
+        <v>1105</v>
       </c>
       <c r="S24" t="s">
-        <v>1120</v>
+        <v>1106</v>
       </c>
       <c r="T24" t="s">
-        <v>1121</v>
+        <v>1107</v>
       </c>
       <c r="V24" t="s">
-        <v>1121</v>
+        <v>1107</v>
       </c>
       <c r="X24" t="s">
-        <v>1122</v>
+        <v>1108</v>
       </c>
       <c r="Y24" t="s">
-        <v>1123</v>
+        <v>1109</v>
       </c>
       <c r="Z24" t="s">
-        <v>1120</v>
+        <v>1106</v>
       </c>
     </row>
     <row r="25" spans="1:39">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25">
         <v>68</v>
       </c>
       <c r="C25" t="s">
-        <v>1124</v>
+        <v>1110</v>
       </c>
       <c r="D25" t="s">
-        <v>1125</v>
+        <v>1111</v>
       </c>
       <c r="E25">
         <v>2010</v>
       </c>
       <c r="F25">
         <v>2</v>
       </c>
       <c r="G25">
         <v>4</v>
       </c>
       <c r="H25">
         <v>6</v>
       </c>
       <c r="I25" t="s">
-        <v>1126</v>
+        <v>1112</v>
       </c>
       <c r="J25" t="s">
-        <v>1126</v>
+        <v>1112</v>
       </c>
       <c r="K25" t="s">
-        <v>1127</v>
+        <v>1113</v>
       </c>
       <c r="L25" t="s">
-        <v>1128</v>
+        <v>1114</v>
       </c>
       <c r="M25" t="s">
-        <v>746</v>
+        <v>731</v>
       </c>
       <c r="N25" t="s">
-        <v>1129</v>
+        <v>1115</v>
       </c>
       <c r="O25" t="s">
-        <v>1130</v>
+        <v>1116</v>
       </c>
       <c r="P25" t="s">
-        <v>1131</v>
+        <v>1117</v>
       </c>
       <c r="Q25" t="s">
-        <v>1132</v>
+        <v>1118</v>
       </c>
       <c r="R25" t="s">
-        <v>1133</v>
+        <v>1119</v>
       </c>
       <c r="S25" t="s">
-        <v>1134</v>
+        <v>1120</v>
       </c>
       <c r="T25" t="s">
-        <v>1135</v>
+        <v>1121</v>
       </c>
       <c r="V25" t="s">
-        <v>1135</v>
+        <v>1121</v>
       </c>
       <c r="X25" t="s">
-        <v>645</v>
+        <v>630</v>
       </c>
       <c r="Y25" t="s">
-        <v>1136</v>
+        <v>1122</v>
       </c>
       <c r="Z25" t="s">
-        <v>1134</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="26" spans="1:39">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26">
         <v>66</v>
       </c>
       <c r="C26" t="s">
-        <v>1137</v>
+        <v>1123</v>
       </c>
       <c r="D26" t="s">
-        <v>1138</v>
+        <v>1124</v>
       </c>
       <c r="E26">
         <v>2010</v>
       </c>
       <c r="F26">
         <v>1</v>
       </c>
       <c r="G26">
         <v>2</v>
       </c>
       <c r="H26">
         <v>3</v>
       </c>
       <c r="I26" t="s">
-        <v>1139</v>
+        <v>1125</v>
       </c>
       <c r="J26" t="s">
-        <v>1139</v>
+        <v>1125</v>
       </c>
       <c r="K26" t="s">
-        <v>1140</v>
+        <v>1126</v>
       </c>
       <c r="L26" t="s">
-        <v>630</v>
+        <v>615</v>
       </c>
       <c r="M26" t="s">
-        <v>1141</v>
+        <v>1127</v>
       </c>
       <c r="N26" t="s">
-        <v>1142</v>
+        <v>1128</v>
       </c>
       <c r="O26" t="s">
-        <v>1143</v>
+        <v>1129</v>
       </c>
       <c r="P26" t="s">
-        <v>1144</v>
+        <v>1130</v>
       </c>
       <c r="Q26" t="s">
-        <v>1044</v>
+        <v>1030</v>
       </c>
       <c r="R26" t="s">
-        <v>1145</v>
+        <v>1131</v>
       </c>
       <c r="S26" t="s">
-        <v>1146</v>
+        <v>1132</v>
       </c>
       <c r="T26" t="s">
-        <v>994</v>
+        <v>979</v>
       </c>
       <c r="V26" t="s">
-        <v>994</v>
+        <v>979</v>
       </c>
       <c r="X26" t="s">
-        <v>1147</v>
+        <v>1133</v>
       </c>
       <c r="Y26" t="s">
-        <v>1148</v>
+        <v>1134</v>
       </c>
       <c r="Z26" t="s">
-        <v>1149</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="27" spans="1:39">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27">
         <v>86</v>
       </c>
       <c r="C27" t="s">
-        <v>1150</v>
+        <v>1136</v>
       </c>
       <c r="D27" t="s">
-        <v>709</v>
+        <v>694</v>
       </c>
       <c r="E27">
         <v>2010</v>
       </c>
       <c r="F27">
         <v>2</v>
       </c>
       <c r="G27">
         <v>3</v>
       </c>
       <c r="H27">
         <v>5</v>
       </c>
       <c r="I27" t="s">
-        <v>1151</v>
+        <v>1137</v>
       </c>
       <c r="J27" t="s">
-        <v>1151</v>
+        <v>1137</v>
       </c>
       <c r="K27" t="s">
-        <v>907</v>
+        <v>892</v>
       </c>
       <c r="L27" t="s">
-        <v>1034</v>
+        <v>1020</v>
       </c>
       <c r="M27" t="s">
-        <v>1152</v>
+        <v>1138</v>
       </c>
       <c r="N27" t="s">
-        <v>1153</v>
+        <v>1139</v>
       </c>
       <c r="O27" t="s">
-        <v>1154</v>
+        <v>1140</v>
       </c>
       <c r="P27" t="s">
-        <v>1155</v>
+        <v>1141</v>
       </c>
       <c r="Q27" t="s">
-        <v>1156</v>
+        <v>1142</v>
       </c>
       <c r="R27" t="s">
-        <v>1119</v>
+        <v>1105</v>
       </c>
       <c r="S27" t="s">
-        <v>1157</v>
+        <v>1143</v>
       </c>
       <c r="T27" t="s">
-        <v>1158</v>
+        <v>1144</v>
       </c>
       <c r="V27" t="s">
-        <v>1158</v>
+        <v>1144</v>
       </c>
       <c r="X27" t="s">
-        <v>1159</v>
+        <v>1145</v>
       </c>
       <c r="Y27" t="s">
-        <v>1160</v>
+        <v>1146</v>
       </c>
       <c r="Z27" t="s">
-        <v>1157</v>
+        <v>1143</v>
       </c>
     </row>
     <row r="28" spans="1:39">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28">
         <v>100</v>
       </c>
       <c r="C28" t="s">
-        <v>1161</v>
+        <v>1147</v>
       </c>
       <c r="D28" t="s">
         <v>239</v>
       </c>
       <c r="E28">
         <v>2010</v>
       </c>
       <c r="F28">
         <v>2</v>
       </c>
       <c r="G28">
         <v>3</v>
       </c>
       <c r="H28">
         <v>5</v>
       </c>
       <c r="I28" t="s">
-        <v>1162</v>
+        <v>1148</v>
       </c>
       <c r="J28" t="s">
-        <v>1162</v>
+        <v>1148</v>
       </c>
       <c r="K28" t="s">
-        <v>1163</v>
+        <v>1149</v>
       </c>
       <c r="L28" t="s">
-        <v>1164</v>
+        <v>1150</v>
       </c>
       <c r="M28" t="s">
-        <v>1165</v>
+        <v>1151</v>
       </c>
       <c r="N28" t="s">
-        <v>1166</v>
+        <v>1152</v>
       </c>
       <c r="O28" t="s">
-        <v>339</v>
+        <v>324</v>
       </c>
       <c r="P28" t="s">
-        <v>512</v>
+        <v>497</v>
       </c>
       <c r="Q28" t="s">
-        <v>1167</v>
+        <v>1153</v>
       </c>
       <c r="R28" t="s">
-        <v>1168</v>
+        <v>1154</v>
       </c>
       <c r="S28" t="s">
-        <v>1169</v>
+        <v>1155</v>
       </c>
       <c r="T28" t="s">
-        <v>1170</v>
+        <v>1156</v>
       </c>
       <c r="V28" t="s">
-        <v>1170</v>
+        <v>1156</v>
       </c>
       <c r="X28" t="s">
-        <v>1171</v>
+        <v>1157</v>
       </c>
       <c r="Y28" t="s">
-        <v>1172</v>
+        <v>1158</v>
       </c>
       <c r="Z28" t="s">
-        <v>1169</v>
+        <v>1155</v>
       </c>
     </row>
     <row r="29" spans="1:39">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29">
         <v>83</v>
       </c>
       <c r="C29" t="s">
-        <v>1124</v>
+        <v>1110</v>
       </c>
       <c r="D29" t="s">
-        <v>1173</v>
+        <v>1159</v>
       </c>
       <c r="E29">
         <v>2010</v>
       </c>
       <c r="F29">
         <v>2</v>
       </c>
       <c r="G29">
         <v>2</v>
       </c>
       <c r="H29">
         <v>4</v>
       </c>
       <c r="I29" t="s">
-        <v>1174</v>
+        <v>1160</v>
       </c>
       <c r="J29" t="s">
-        <v>1174</v>
+        <v>1160</v>
       </c>
       <c r="K29" t="s">
-        <v>889</v>
+        <v>874</v>
       </c>
       <c r="L29" t="s">
-        <v>1175</v>
+        <v>1161</v>
       </c>
       <c r="M29" t="s">
-        <v>1176</v>
+        <v>1162</v>
       </c>
       <c r="N29" t="s">
-        <v>1177</v>
+        <v>1163</v>
       </c>
       <c r="O29" t="s">
-        <v>1178</v>
+        <v>1164</v>
       </c>
       <c r="P29" t="s">
         <v>294</v>
       </c>
       <c r="Q29" t="s">
-        <v>1179</v>
+        <v>1165</v>
       </c>
       <c r="R29" t="s">
-        <v>1180</v>
+        <v>1166</v>
       </c>
       <c r="S29" t="s">
-        <v>1181</v>
+        <v>1167</v>
       </c>
       <c r="T29" t="s">
-        <v>1182</v>
+        <v>1168</v>
       </c>
       <c r="V29" t="s">
-        <v>1182</v>
+        <v>1168</v>
       </c>
       <c r="X29" t="s">
-        <v>1183</v>
+        <v>1169</v>
       </c>
       <c r="Y29" t="s">
-        <v>1184</v>
+        <v>1170</v>
       </c>
       <c r="Z29" t="s">
-        <v>1181</v>
+        <v>1167</v>
       </c>
     </row>
     <row r="30" spans="1:39">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30">
         <v>80</v>
       </c>
       <c r="C30" t="s">
-        <v>1185</v>
+        <v>1171</v>
       </c>
       <c r="D30" t="s">
-        <v>1186</v>
+        <v>1172</v>
       </c>
       <c r="E30">
         <v>2010</v>
       </c>
       <c r="F30">
         <v>0</v>
       </c>
       <c r="G30">
         <v>1</v>
       </c>
       <c r="H30">
         <v>1</v>
       </c>
       <c r="I30" t="s">
-        <v>1187</v>
+        <v>1173</v>
       </c>
       <c r="J30" t="s">
-        <v>1187</v>
+        <v>1173</v>
       </c>
       <c r="K30" t="s">
-        <v>1188</v>
+        <v>1174</v>
       </c>
       <c r="L30" t="s">
-        <v>1189</v>
+        <v>1175</v>
       </c>
       <c r="M30" t="s">
-        <v>1190</v>
+        <v>1176</v>
       </c>
       <c r="N30" t="s">
-        <v>1191</v>
+        <v>1177</v>
       </c>
       <c r="O30" t="s">
-        <v>1192</v>
+        <v>1178</v>
       </c>
       <c r="P30" t="s">
-        <v>1193</v>
+        <v>1179</v>
       </c>
       <c r="Q30" t="s">
-        <v>1194</v>
+        <v>1180</v>
       </c>
       <c r="R30" t="s">
-        <v>1195</v>
+        <v>1181</v>
       </c>
       <c r="S30" t="s">
-        <v>1196</v>
+        <v>1182</v>
       </c>
       <c r="T30" t="s">
-        <v>1197</v>
+        <v>1183</v>
       </c>
       <c r="V30" t="s">
-        <v>1197</v>
+        <v>1183</v>
       </c>
       <c r="X30" t="s">
-        <v>1198</v>
+        <v>1184</v>
       </c>
       <c r="Y30" t="s">
-        <v>1199</v>
+        <v>1185</v>
       </c>
       <c r="Z30" t="s">
-        <v>1196</v>
+        <v>1182</v>
       </c>
     </row>
     <row r="31" spans="1:39">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="B31">
         <v>90</v>
       </c>
       <c r="C31" t="s">
-        <v>1200</v>
+        <v>1186</v>
       </c>
       <c r="D31" t="s">
-        <v>1201</v>
+        <v>1187</v>
       </c>
       <c r="E31">
         <v>2010</v>
       </c>
       <c r="F31">
         <v>2</v>
       </c>
       <c r="G31">
         <v>4</v>
       </c>
       <c r="H31">
         <v>6</v>
       </c>
       <c r="I31" t="s">
         <v>47</v>
       </c>
       <c r="J31" t="s">
         <v>47</v>
       </c>
       <c r="K31" t="s">
-        <v>591</v>
+        <v>576</v>
       </c>
       <c r="L31" t="s">
-        <v>640</v>
+        <v>625</v>
       </c>
       <c r="M31" t="s">
-        <v>1015</v>
+        <v>1000</v>
       </c>
       <c r="N31" t="s">
-        <v>1202</v>
+        <v>1188</v>
       </c>
       <c r="O31" t="s">
-        <v>1203</v>
+        <v>1189</v>
       </c>
       <c r="P31" t="s">
-        <v>1071</v>
+        <v>1057</v>
       </c>
       <c r="Q31" t="s">
-        <v>1058</v>
+        <v>1044</v>
       </c>
       <c r="R31" t="s">
-        <v>1204</v>
+        <v>1190</v>
       </c>
       <c r="S31" t="s">
-        <v>1205</v>
+        <v>1191</v>
       </c>
       <c r="T31" t="s">
-        <v>1206</v>
+        <v>1192</v>
       </c>
       <c r="V31" t="s">
-        <v>1206</v>
+        <v>1192</v>
       </c>
       <c r="X31" t="s">
-        <v>1207</v>
+        <v>1193</v>
       </c>
       <c r="Y31" t="s">
-        <v>1208</v>
+        <v>1194</v>
       </c>
       <c r="Z31" t="s">
-        <v>1205</v>
+        <v>1191</v>
       </c>
     </row>
     <row r="32" spans="1:39">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="B32">
         <v>74</v>
       </c>
       <c r="C32" t="s">
-        <v>1209</v>
+        <v>1195</v>
       </c>
       <c r="D32" t="s">
         <v>170</v>
       </c>
       <c r="E32">
         <v>2009</v>
       </c>
       <c r="F32">
         <v>3</v>
       </c>
       <c r="G32">
         <v>2</v>
       </c>
       <c r="H32">
         <v>5</v>
       </c>
       <c r="I32" t="s">
-        <v>1210</v>
+        <v>1196</v>
       </c>
       <c r="J32" t="s">
-        <v>1210</v>
+        <v>1196</v>
       </c>
       <c r="K32" t="s">
-        <v>1211</v>
+        <v>1197</v>
       </c>
       <c r="L32" t="s">
-        <v>1212</v>
+        <v>1198</v>
       </c>
       <c r="M32" t="s">
-        <v>315</v>
+        <v>1199</v>
       </c>
       <c r="N32" t="s">
-        <v>1213</v>
+        <v>1200</v>
       </c>
       <c r="O32" t="s">
-        <v>1214</v>
+        <v>1201</v>
       </c>
       <c r="P32" t="s">
-        <v>462</v>
+        <v>447</v>
       </c>
       <c r="Q32" t="s">
-        <v>1215</v>
+        <v>1202</v>
       </c>
       <c r="R32" t="s">
-        <v>1216</v>
+        <v>1203</v>
       </c>
       <c r="S32" t="s">
-        <v>1217</v>
+        <v>1204</v>
       </c>
       <c r="T32" t="s">
-        <v>1218</v>
+        <v>1205</v>
       </c>
       <c r="V32" t="s">
-        <v>1218</v>
+        <v>1205</v>
       </c>
       <c r="X32" t="s">
-        <v>1219</v>
+        <v>1206</v>
       </c>
       <c r="Y32" t="s">
-        <v>1220</v>
+        <v>1207</v>
       </c>
       <c r="Z32" t="s">
-        <v>1217</v>
+        <v>1204</v>
       </c>
     </row>
     <row r="33" spans="1:39">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="B33">
         <v>93</v>
       </c>
       <c r="C33" t="s">
-        <v>1063</v>
+        <v>1049</v>
       </c>
       <c r="D33" t="s">
-        <v>1221</v>
+        <v>1208</v>
       </c>
       <c r="E33">
         <v>2009</v>
       </c>
       <c r="F33">
         <v>2</v>
       </c>
       <c r="G33">
         <v>3</v>
       </c>
       <c r="H33">
         <v>5</v>
       </c>
       <c r="I33" t="s">
-        <v>1222</v>
+        <v>1209</v>
       </c>
       <c r="J33" t="s">
-        <v>1222</v>
+        <v>1209</v>
       </c>
       <c r="K33" t="s">
-        <v>1223</v>
+        <v>1210</v>
       </c>
       <c r="L33" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="M33" t="s">
-        <v>1224</v>
+        <v>1211</v>
       </c>
       <c r="N33" t="s">
-        <v>1225</v>
+        <v>1212</v>
       </c>
       <c r="O33" t="s">
-        <v>1226</v>
+        <v>1213</v>
       </c>
       <c r="P33" t="s">
-        <v>420</v>
+        <v>405</v>
       </c>
       <c r="Q33" t="s">
-        <v>1227</v>
+        <v>1214</v>
       </c>
       <c r="R33" t="s">
-        <v>1228</v>
+        <v>1215</v>
       </c>
       <c r="S33" t="s">
-        <v>1229</v>
+        <v>1216</v>
       </c>
       <c r="T33" t="s">
-        <v>1230</v>
+        <v>1217</v>
       </c>
       <c r="V33" t="s">
-        <v>1230</v>
+        <v>1217</v>
       </c>
       <c r="X33" t="s">
-        <v>1231</v>
+        <v>1218</v>
       </c>
       <c r="Y33" t="s">
-        <v>1232</v>
+        <v>1219</v>
       </c>
       <c r="Z33" t="s">
-        <v>1229</v>
+        <v>1216</v>
       </c>
     </row>
     <row r="34" spans="1:39">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="B34">
         <v>96</v>
       </c>
       <c r="C34" t="s">
-        <v>1233</v>
+        <v>1220</v>
       </c>
       <c r="D34" t="s">
         <v>156</v>
       </c>
       <c r="E34">
         <v>2010</v>
       </c>
       <c r="F34">
         <v>3</v>
       </c>
       <c r="G34">
         <v>3</v>
       </c>
       <c r="H34">
         <v>6</v>
       </c>
       <c r="I34" t="s">
-        <v>1234</v>
+        <v>1221</v>
       </c>
       <c r="J34" t="s">
-        <v>1234</v>
+        <v>1221</v>
       </c>
       <c r="K34" t="s">
-        <v>1235</v>
+        <v>1222</v>
       </c>
       <c r="L34" t="s">
-        <v>1236</v>
+        <v>1223</v>
       </c>
       <c r="M34" t="s">
-        <v>1237</v>
+        <v>1224</v>
       </c>
       <c r="N34" t="s">
-        <v>1238</v>
+        <v>1225</v>
       </c>
       <c r="O34" t="s">
-        <v>1239</v>
+        <v>1226</v>
       </c>
       <c r="P34" t="s">
         <v>48</v>
       </c>
       <c r="Q34" t="s">
-        <v>1240</v>
+        <v>1227</v>
       </c>
       <c r="R34" t="s">
-        <v>1241</v>
+        <v>1228</v>
       </c>
       <c r="S34" t="s">
-        <v>1242</v>
+        <v>1229</v>
       </c>
       <c r="T34" t="s">
-        <v>1243</v>
+        <v>1230</v>
       </c>
       <c r="V34" t="s">
-        <v>1243</v>
+        <v>1230</v>
       </c>
       <c r="X34" t="s">
-        <v>1244</v>
+        <v>1231</v>
       </c>
       <c r="Y34" t="s">
-        <v>1245</v>
+        <v>1232</v>
       </c>
       <c r="Z34" t="s">
-        <v>1242</v>
+        <v>1229</v>
       </c>
     </row>
     <row r="35" spans="1:39">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="B35">
         <v>84</v>
       </c>
       <c r="C35" t="s">
-        <v>1246</v>
+        <v>1233</v>
       </c>
       <c r="D35" t="s">
         <v>239</v>
       </c>
       <c r="E35">
         <v>2009</v>
       </c>
       <c r="F35">
         <v>2</v>
       </c>
       <c r="G35">
         <v>3</v>
       </c>
       <c r="H35">
         <v>5</v>
       </c>
       <c r="I35" t="s">
-        <v>1247</v>
+        <v>1234</v>
       </c>
       <c r="J35" t="s">
-        <v>1247</v>
+        <v>1234</v>
       </c>
       <c r="K35" t="s">
-        <v>1248</v>
+        <v>1235</v>
       </c>
       <c r="L35" t="s">
-        <v>1249</v>
+        <v>1236</v>
       </c>
       <c r="M35" t="s">
-        <v>1250</v>
+        <v>1237</v>
       </c>
       <c r="N35" t="s">
-        <v>1251</v>
+        <v>1238</v>
       </c>
       <c r="O35" t="s">
-        <v>1252</v>
+        <v>1239</v>
       </c>
       <c r="P35" t="s">
-        <v>1163</v>
+        <v>1149</v>
       </c>
       <c r="Q35" t="s">
-        <v>1253</v>
+        <v>1240</v>
       </c>
       <c r="R35" t="s">
-        <v>457</v>
+        <v>442</v>
       </c>
       <c r="S35" t="s">
-        <v>1254</v>
+        <v>1241</v>
       </c>
       <c r="T35" t="s">
-        <v>1255</v>
+        <v>1242</v>
       </c>
       <c r="V35" t="s">
-        <v>1255</v>
+        <v>1242</v>
       </c>
       <c r="X35" t="s">
-        <v>1256</v>
+        <v>1243</v>
       </c>
       <c r="Y35" t="s">
-        <v>1257</v>
+        <v>1244</v>
       </c>
       <c r="Z35" t="s">
-        <v>1258</v>
+        <v>1245</v>
       </c>
     </row>
     <row r="36" spans="1:39">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="B36">
         <v>78</v>
       </c>
       <c r="C36" t="s">
-        <v>1259</v>
+        <v>1246</v>
       </c>
       <c r="D36" t="s">
-        <v>1260</v>
+        <v>1247</v>
       </c>
       <c r="E36">
         <v>2010</v>
       </c>
       <c r="F36">
         <v>2</v>
       </c>
       <c r="G36">
         <v>5</v>
       </c>
       <c r="H36">
         <v>7</v>
       </c>
       <c r="I36" t="s">
-        <v>1261</v>
+        <v>1248</v>
       </c>
       <c r="J36" t="s">
-        <v>1261</v>
+        <v>1248</v>
       </c>
       <c r="K36" t="s">
-        <v>1262</v>
+        <v>1249</v>
       </c>
       <c r="L36" t="s">
         <v>173</v>
       </c>
       <c r="M36" t="s">
-        <v>1043</v>
+        <v>1029</v>
       </c>
       <c r="N36" t="s">
-        <v>1263</v>
+        <v>1250</v>
       </c>
       <c r="O36" t="s">
-        <v>1264</v>
+        <v>1251</v>
       </c>
       <c r="P36" t="s">
-        <v>1265</v>
+        <v>1252</v>
       </c>
       <c r="Q36" t="s">
-        <v>1266</v>
+        <v>1253</v>
       </c>
       <c r="R36" t="s">
-        <v>1267</v>
+        <v>1254</v>
       </c>
       <c r="S36" t="s">
-        <v>1268</v>
+        <v>1255</v>
       </c>
       <c r="T36" t="s">
-        <v>1269</v>
+        <v>1256</v>
       </c>
       <c r="V36" t="s">
-        <v>1269</v>
+        <v>1256</v>
       </c>
       <c r="X36" t="s">
-        <v>1270</v>
+        <v>1257</v>
       </c>
       <c r="Y36" t="s">
-        <v>1271</v>
+        <v>1258</v>
       </c>
       <c r="Z36" t="s">
-        <v>1268</v>
+        <v>1255</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">